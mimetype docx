--- v2 (2026-08-15)
+++ v3 (2026-10-05)
@@ -13,52 +13,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr/>
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Doroos_Matn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
@@ -422,51 +426,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> النحل، ٦٨ خدا به زنبور عسل وحی می‌فرستد که برو این کار را بکن. این‌که زنبور عسل گُل بد را نمی‌خورد؛ این‌که زنبور عسل جای بد نمی‌رود؛ این‌که زنبور عسل می‌رود بهترین را انتخاب می‌کند، این‌که زنبور عسل می‌آید و دارای این شکل و این کیفیت با این خصوصیات زندگی می‌کند و این نتیجه و آثارش را ارائه می‌دهد، این‌ها را از منزل خاله‌اش که نیاورده، بله!؟ چه کسی به او گفته برو این کار را بکن؟ چه کسیبه او گفته‌ برو خانه این‌طوری بساز؟ چه کسیبه او گفته برو پیش این گُلها؟ چه کسیبه او گفته فرض بکنید که در یک همچنین فضایی، در یک همچنین شعاعی بیا و یک همچنین کاری انجام بده، چه کسیبه او گفته وقتی که می‌خواهی این شهد را بخوری همراه با او یک ماده آنتی‌بیوتیک هم تزریق کن که این ماده هیچ وقت خراب نشود، این‌ها را چه کسیبه او گفته است؟ این‌ها را خدا گفته است، خدا در فطرت او این مسئله را به ودیعه نهاده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این قضیه درباره گربه نیست، گربه یک چیز دیگر است، این مسئله راجع به شغال نیست، این مسئله راجع به پلنگ نیست، آنها حساب و کتاب خودشان را دارند، دفتر و دستک خودشان را دارند، این دفتر خودش را دارد، برنامه خودش را دارد. من یک وقتی یک فیلمی را تماشا می‌کردم که برایم فرستاده بودند از یک شکار، یک یوزپلنگ حیوانی را شکار کرده بود واقعاً عجیب بود من گفتم این وحی که خدا راجع به زنبور عسل هست این وحی راجع به همه حیوانات است، نه فقط راجع به زنبور عسل، اصلًا همه حیوانات در همه عالم وجود در معرض وحی پروردگار هستند، حتی جمادات در آن نحوه آثار خودشان این یوزپلنگ یک میمونی را شکار کرد و این میمون، میمون ماده بود، وقتی که این حیوان را گرفته بود، گلویش را گرفته بود و آورده بود، بر اثر حالا شدت و ناراحتی میمون بچه‌اش را سقط می‌کند. وقتی که نگاه می‌کند به این وضع، یک مقداری کنار می‌ایستد و آن مادر را رها می‌کند، حالا مادر بچه را دیگر نشان نمی‌داد که مرده یا نمرده و چه شد، یوزپلنگ این بچه را برمی‌دارد و می‌آورد. ببینید یک حیوان وحشی که خودش می‌خواهد شکار کند، اصلا کارش شکار کردن و خوردناست دیگر همین! این بچه را با خودش آورد، بچه هم زنده بود، آورد و با خودش و گذاشت روی شاخه درخت و با دست خودش همین‌طوری این را نگه می‌داشت که نیافتد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گفتم ببینید یک حیوان درنده چطور با طبیعت و فطرت خودش نگاه می‌کند و اینمسئلهرا ملاحظه می‌کند، ولی ما آدمیان و انسان‌ها از این حیوان هم درنده‌تریم، شقاوت‌مان از این حیوان هم بیشتر است که انگار نه انگار نسبت به مسائل و قضایای اجتماعی مردم حساب و کتابی است، یعنی در پیش نیست، خیلی عجیب بود! عجیب! تکاندهنده بود، از این صحنه‌ها خیلی زیاد است. این هم خودش وحی است. این کاری که الان دارد این حیوان درنده می‌کند با این حیوان، این خودش وحی است، خدا به او وحی می‌کند نکش! این الان مظلوم است، این الان بچه است، این الان گناهی ندارد، این الان معصوم است، خب حالا مادرش بالاخره زندگی کرده عمرش را گذرانده، می‌خواهی بگیری برو بگیرش و بکشش، چرا این را می‌خواهی بکشی، نگاه می‌کند و انجام نمی‌دهد می‌رود و او را نگه می‌دارد.</w:t>
+        <w:t xml:space="preserve">گفتم ببینید یک حیوان درنده چطور با طبیعت و فطرت خودش نگاه می‌کند و این مسئله را ملاحظه می‌کند، ولی ما آدمیان و انسان‌ها از این حیوان هم درنده‌تریم، شقاوت‌مان از این حیوان هم بیشتر است که انگار نه انگار نسبت به مسائل و قضایای اجتماعی مردم حساب و کتابی است، یعنی در پیش نیست، خیلی عجیب بود! عجیب! تکان دهنده بود، از این صحنه‌ها خیلی زیاد است. این هم خودش وحی است. این کاری که الان دارد این حیوان درنده می‌کند با این حیوان، این خودش وحی است، خدا به او وحی می‌کند نکش! این الان مظلوم است، این الان بچه است، این الان گناهی ندارد، این الان معصوم است، خب حالا مادرش بالاخره زندگی کرده عمرش را گذرانده، می‌خواهی بگیری برو بگیرش و بکشش، چرا این را می‌خواهی بکشی، نگاه می‌کند و انجام نمی‌دهد می‌رود و او را نگه می‌دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌ها همه چیست؟ این‌ها همه وحی است. در تمام مسائل و قضایایی که برای انسان پیش می‌آید دو وحی به انسان می‌رسد؛ وحی اول، وحی الهی است این سمت برو، این کار را انجام بده، این جبهه را انتخاب کن، این رأی را بده، این حرف را بزن، این مسئله را مطرح کن، در این‌جا سکوت کن، حرف نزن، در این‌جا صحبت کن، در این‌جا فرض بکنید که فلان کار را انجام بده، این از این طرف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از آن‌طرف گروه شیطان هم بیکار نمی‌نشیند، اصلًا شیطان هم برای همین آمده دیگر! شیطان آمده که نگذارد انسان حرکت کند و به سمت کمال برود. البته به خاطر این‌که هرکسی به آن کمال دسترسی پیدا نکند، شیطان هم برای این آمده، این هم جنود خودش را و لشکر خودش را بسیج می‌کند، اولین لشکر تلفن زنگ می‌خورد، فلان کس گوشی را برمی‌دارد، می‌گوید: چطوری فلانی، حالت چطور است این یکی از جنود شیطان، حواس جمع باشدها این جزو شیطان است که دارد به تو تلفن می‌کند، حالت خوب است فلانی، عصری بیا آنجا، همه آنجا دور همدیگر هستیم تو هم بیا، جواب می‌دهد: که نه من نمی‌توانم بیایم شوهرم منزل است، می‌گوید: ول کن بابا، این حرف‌ها را، شوهرم! شوهرم! کشتی ما را با این حرف‌ها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -552,51 +556,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بله! توجه می‌کنید، خب حال نداشتند می‌گفتند: که آقا من نمی‌توانم، الان صحبت نمی‌کنم یا به ملاحظاتی چیز نمی‌کردند، چه دلیل دارد که انسان بخواهد دائما وقتش را به این‌گونه مطالب و اینها بگذراند، درست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این جنود شیطان است که می‌آید و در قبال این می‌آید راه دیگری را نشان می‌دهد، حال دیگری را نشان می‌دهد، وضع دیگری را نشان می‌دهد. یا انسان یک چیزی را می‌شنود می‌گوید فلان کار را انجام بده، فلان مسئله باید انجام بشود، کسانی دیگر می‌آیند مطالب دیگری می‌گویند پیشنهاد می‌کنند بعد در نهایت می‌گویند خب کسی نفهمد برو انجام بده، ولی کسی نفهمد، برو انجام بده و کسی نفهمد یعنی چه؟ یعنی تمام، مسئله تمام، کسی نفهمد یعنی چه؟ مگر انسان با خدا هم رودربایستی دارد؟ مگر انسان با خدا هم موش و گربه بازی دارد؟ کسی نفهمد معنا ندارد، برو این کار را انجام بده، با این کار انجام دادن شما می‌بینید که باختید! تمام شد، شیطان شروع می‌کند به کف زدن، به به به! دیدید آمدم و بالاخره بر قوای ملائکه غلبه کردم و نگذاشتم این یک قدم برود جلو، دو قدم برود جلو، این قدم بردارد، تجرد پیدا بکند، درست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اما اگر انسان آمد و برخلاف آنچه را که شیطان می‌گوید [عمل بکند] وحرکت بکند شیطان آن موقع است که آه و ناله‌اش به آسمان می‌رود، ای وای شکست خوردم، در این ماموریتی که خودم بر عهده خودم گذاشتم که سلب توفیق از بندگان خداست در این ماموریت شکست خوردم، فریادش می‌رود بالا، ناله‌هایش می‌رود بالا، این مسئلهمسئله وحی است. بنابراین این مرتبه را شما در نظر بگیرید، این مسئله را تا این‌که دیگر بروید به مراتب بالاتر و نفوذ وحی دقیق‌تر و مراتب آن رقیق‌تر و معانی لطیف‌تر و از آن‌طرف شیطان زحمتش بیشتر، نقشه‌اش بیشتر، دقتش بیشتر.</w:t>
+        <w:t xml:space="preserve">اما اگر انسان آمد و برخلاف آنچه را که شیطان می‌گوید [عمل بکند] وحرکت بکند شیطان آن موقع است که آه و ناله‌اش به آسمان می‌رود، ای وای شکست خوردم، در این ماموریتی که خودم بر عهده خودم گذاشتم که سلب توفیق از بندگان خداست در این ماموریت شکست خوردم، فریادش می‌رود بالا، ناله‌هایش می‌رود بالا، این مسئله مسئله وحی است. بنابراین این مرتبه را شما در نظر بگیرید، این مسئله را تا این‌که دیگر بروید به مراتب بالاتر و نفوذ وحی دقیق‌تر و مراتب آن رقیق‌تر و معانی لطیف‌تر و از آن‌طرف شیطان زحمتش بیشتر، نقشه‌اش بیشتر، دقتش بیشتر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آدم می‌خواهد کاری انجام بدهد، مجلس می‌خواهد بگذارد، می‌خواهد یک کاری برای خدا انجام‌ دهد و در فکرش هم این است که برای خدا باشد، ولی شیطان در این‌جا خودش را هم از دریچه راه خدا وارد می‌کند نه از دزدی و بالا رفتن از دیوار و شراب خوردن و قمار و امثال ذلک و این‌ها، از آنجا دیگر گذشته، حرف از این مطالب گذشته، اصلًا به فکر این شخص هم نمی‌آید از دیوار برود بالا، یا دزدی کند، پول‌ها را بالا بکشد و بگذارد برود و امثال ذلک و اینها، اصلًا به فکرش هم خطور نمی‌کند. شیطان هم اصلًا نمی‌آید یک هم‌چنین مسائلی در ذهن این بیاورد چون بیاورد هم بی‌فایده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شیطان وقتش را این‌قدر مثل من و شما بی‌خود نمی‌گذراند، وقت شیطان دقیق وحساب دارد، آن‌قدر شیطان دقیق است که هیچ کامپیوتری نمی‌تواند کاری که شیطان انجام می‌دهد و آن فرصتی که برای انجام دادن کارش به کار می‌گیرد بتواند محاسبه کند، تابحال در دنیا کامپیوتری نیامده که سرعت عمل شیطان را در استفاده بهینه از اوقاتش بخواهد در نظر بگیرد، از یک هزارم ثانیه هم برای شکار فرصتها دقیق‌تر و سریع‌تر عمل می‌کند. از یک هزارم ثانیه حتی سریع‌تر! لذا شیطان بیکار نیست، در کل شبانه روز شیطان به اندازه یک صدم ثانیه هم بیکار نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1325,51 +1329,51 @@
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1690,61 +1694,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="56" name="_x0000_i0056" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0056" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5912,115 +5916,115 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="165"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7751,50 +7755,61 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
     <w:name w:val="ChapChin"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Doroos_Matn">
+    <w:name w:val="Doroos_Matn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941857"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Anvar" w:hAnsi="_F Anvar"/>
+      <w:color w:val="5F4A79" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="54159998">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8426,120 +8441,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
-  <cp:revision>19</cp:revision>
+  <cp:lastModifiedBy>محمد مغاری</cp:lastModifiedBy>
+  <cp:revision>21</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2026-07-28T13:49:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-  <TotalTime>2720</TotalTime>
+  <Template>Normal.dotm</Template>
+  <TotalTime>2729</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C6A05B2-C267-4E6B-9A66-9BD85C684966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>