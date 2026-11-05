--- v2 (2026-07-06)
+++ v3 (2026-11-05)
@@ -13,52 +13,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr/>
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Doroos_Matn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
@@ -172,1145 +176,799 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">الحمدُ للّهِ ربّ العالَمینَ</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">و الصّلاةُ و السّلامُ علیٰ سیّدنا و نبیّنا</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلَّى اللَه عَلَى سیّدنا و نبیّنا مُحَمّدٍ و آله الطّاهرین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">و حَبیبِ قُلوبِنا و طَبیبِ نُفوسِنا أبِی‌القاسمِ محمّدٍ</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنة الله عَلَى أعدائِهِم أجمَعینَ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">و علیٰ آلِهِ الطّیِّبینَ الطّاهرینَ و اللّعنةُ علیٰ أعدائِهم أجمعینَ</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...12 lines deleted...]
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از اینکه دیر خدمت اعزّه و احبّه رسیدم عذرخواهی می‌کنم؛ حالم مساعد نبود. منتها چون دیدم که اگر بخواهم به تأخیر بیندازم، ممکن است موفق نشوم خدمت دوستان برسم و خُلف وعده کرده باشیم.</w:t>
+        <w:t xml:space="preserve">از اینكه دیر خدمت اعزّه و احبّه رسیدم عذرخواهی می‌كنم، حالم مساعد نبود منتها دیدم كه اگر بخواهم به تأخیر بیاندازم ممكن است موفق نشوم خدمت دوستان برسم و خلف وعده كرده باشم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">تکامل عقول، پس از ظهور امام زمان علیه السّلام</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وظیفۀ اشخاص در زمان غیبت امام زمان علیه‌السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امشب شب میلاد امام زمان علیه السّلام، شب تحقّق مَظهر عدل تام و اجرای حق و عدالت است. روایتی از پیغمبر اکرم نقل شده که فرموده‌اند ـ ظاهراً از امام صادق علیه السّلام است و مشابهش از پیغمبر اکرم است ـ:</w:t>
+        <w:t xml:space="preserve">امشب شب میلاد امام زمان علیه‌السلام، شب تحقّق مظهر عدل تامّ و اجراء حق و عدالت است. روایتی از پیغمبر اكرم صلّی ‌الله ‌علیه ‌و آله ‌و سلّم نقل شده است که ظاهراً از امام صادق علیه السلام است و مشابهش از پیغمبر اكرم است كه فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatArabiNaghleghol"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِذا قامَ قائِمُنا وَضعَ اللَه یدَهُ علَی رئوسِ الْعبادِ فَجَمعَ بها عُقولَهمْ وَ كَمَلتْ بهِ أَحْلامُهم؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وقتی كه امام زمان، حضرت بقیةالله ارواحنا فداه ظهور كنند خداوند دستش را روی سر همۀ مردم می‌گذارد و ایمان مردم به‌واسطۀ ظهور حضرت تمام می‌شود و عقل آنها كامل می‌شود.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="RevayatArabi"/>
-[...9 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطلبی كه در اینجا مطرح است این است كه مگر امام زمان علیه‌السلام چه‌کار می‌كنند؟ مطلب دوم اینكه آیا این مطلب در زمان غیر از ظهور آن حضرت امكان پذیر نیست و حتماً باید امام زمان ظهور كند؟ یعنی اجرای عدالت نیاز به ظهور ظاهری آن حضرت دارد یااینكه در غیر از زمان ظهور هم برای افراد ممكن و میسر است؟ و به عبارت دیگر آیا ما باید فقط منتظر ظهور حضرت باشیم و هیچ‌كار و عملی را نمی‌توانیم انجام بدهیم و باید چشم به ظهور آن حضرت بدوزیم یااینكه مطلب به‌صورت دیگری است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی: «وقتی که امام زمان، حضرت بقیّةالله ارواحنا فداه ظهور کنند، خداوند دستش را روی سر همۀ مردم می‌گذارد و ایمان مردم به‌واسطۀ ظهور حضرت تمام می‌شود و عقل آنها کامل می‌شود.»</w:t>
+        <w:t xml:space="preserve">یك روز من به اتفاق بعضی از رفقا و دوستان خود، خدمت یكی از بزرگان رسیدیم و آن شخص در تمام مدت مجالست و صحبت كه حدود یك ساعت ونیم طول كشید دائماً از ظهور و زمان ظهور و آثار و علائم ظهور و اینکه فلان شخص خواب دیده در این تاریخ، امام زمان ظهور می‌كند، فلان شخص در مكاشفه دیده كه حضرت عددی را برای او ترسیم كرده‌اند، صحبت می‌کرد و می‌گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من وقتی در یكی از شهرها در فلان سن بودم، خودم با بعضی از محاسبات و كارهایی كه كردم به‌دست آوردم كه حضرت در سال ١٤١٦ هجری قمری، یعنی همین دو سال پیش، ظهور می‌كنند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مطلبی که در این جا مطرح است اینکه مگر امام زمان علیه السّلام چه می‌کند؟ مطلب دوم اینکه آیا این مطلب در زمان غیر از ظهور آن حضرت امکان‌پذیر نیست و حتماً باید امام زمان ظهور کند؟ یعنی اجرای عدالت، این اجرای عدالت نیاز به ظهور ظاهری آن حضرت دارد یا اینکه برای افراد در غیر از زمان خود آن ظهور هم ممکن است و میسّر است؟ و به‌عبارت‌دیگر، آیا ما باید فقط منتظر ظهور حضرت باشیم و هیچ کار و عملی را نمی‌توانیم انجام بدهیم و چشم به ظهور آن حضرت باید بدوزیم، یا اینکه مطلب به صورت دیگری است؟</w:t>
+        <w:t xml:space="preserve">البته آن موقع كه ما خدمت ایشان رسیدیم شاید حدود هفت یا هشت سال پیش بود و تمام مدت مجلس به این حرف‌ها گذشت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">نقدی بر تعیین‌کنندگان زمان ظهور</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم صحت تعیین زمان ظهور</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک روز من خدمت یکی از بزرگان رسیدم به‌اتفاق بعضی از رفقا و دوستان خودمان. آن شخص در تمام مدت این مجالست و صحبت ـ که حدود یک ساعت و نیم طول کشید ـ دائماً صحبت از ظهور و زمان ظهور و آثار و علائم ظهور و «فلان کس خواب دیده در این تاریخ امام زمان ظهور می‌کند! فلان کس در مکاشفه دیده که حضرت یک عددی را برای او ترسیم کرده‌اند!» [صحبت می‌کرد] و می‌گفت:</w:t>
+        <w:t xml:space="preserve">من از ایشان سؤال كردم و گفتم که در اینجا چند مسئله مطرح است: اول اینكه این مطالبی را كه شما نسبت به ظهور حضرت می‌فرمایید كه در این سال ظهور می‌كند و فلان شخص خواب دیده است، فلان شخص مكاشفه كرده و امثال‌ذلك، یا درست است یا غلط است، اگر این مسائل غلط است پس چرا شما اینها را برای مردم مطرح می‌كنید و مردم را به اشتباه می‌اندازید؟! درحالی‌که احتمال غلط بودن و باطل بودن وجود دارد و همان‌طور كه دیدید باطل بود، چون ایشان به ما گفتند در سال ١٤١٦ ظهور اتفاق می‌افتد و الآن در سال ١٤١٨ هستیم و هنوز این مسائل دیده نشده است! پس معلوم می‌شود كه این باطل بوده است. گفتم که اگر این مطالب غلط است پس چرا شما بیان می‌كنید؟! و اگر این مطالب صحیح است پس چرا ما اینها را از ائمه علیهم‌السلام نشنیده‌ایم؟ این چه مصلحتی است كه امام علیه‌السلام نباید برای مردم بیان كند كه من‌باب‌مثال در سال هزار و چهارصد و چند ظاهر می‌شود؟ البته آن‌طوری كه آنها مطرح كردند به‌نحوكلی بود اما به‌نحو خصوص بیان نكردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">من وقتی در فلان جا بودم ـ یکی از شهرها ـ در فلان سنین، خودم با بعضی از محاسبات و کارهایی که کردم به‌دست آوردم که حضرت در سال 1416 هجری قمری (یعنی همین دو [سه] سال پیش) ظهور می‌کند!</w:t>
+        <w:t xml:space="preserve">گفتم که سؤال دوم اینكه برفرض كه این مطالب صحیح باشد، این برای كسی مفید است و به‌درد كسی می‌خورد كه زمان ظهور حضرت را ادراك كند. اگر شخصی قبل از ظهور حضرت از دنیا برود، ظهور حضرت به چه درد او می‌خورد و چه فایده‌ای برای او دارد؟! حالا برفرض كه امام زمان علیه‌السلام دو ماه دیگر ظهور كند و من بدانم که یك هفتۀ دیگر از دنیا می‌روم، به چه درد من می‌خورد و چه دردی ازدردهای من را دوا می‌كند و چه نفعی برای كمال من دارد؟! اگر قرار بر این باشد که بگوییم كه ظهور حضرت در آن موقع برای من هم فایده دارد، پس ظهور برای كسی كه هزار سال پیش هم از دنیا رفته است هم فایده دارد و این همان معنای ولایت غیبی است كه ظاهر و باطن ندارد و سررشتۀ همۀ امور به‌دست او است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البته آن موقعی که ما خدمت ایشان رسیدیم شاید حدود هفت هشت سال پیش بود، و تمام این مدت به همین حرف‌ها گذشت. من از ایشان یک سؤال کردم، گفتم:</w:t>
+        <w:t xml:space="preserve">بنابراین اینكه ما بیاییم و وقتمان را بگذرانیم در اینكه امام علیه‌السلام چه موقع ظهور می‌كند و در زمان ظهورش چه می‌شود و امثال‌ذلك، چه نفعی برای ما دارد؟! چقدر افرادی در سابق بودند که مدعی ملاقات با امام زمان علیه‌السلام در همین دنیا بودند و برای مردم حكایاتی نقل می‌كردند و آثار و علائمی را بیان می‌كردند اما الآن آنها در دل خاك خفته‌اند! یعنی همۀ اینها باطل بوده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اینجا چند مسئله مطرح است: مطلب اول اینکه این مطالبی را که شما نسبت به ظهور حضرت می‌فرمایید که: «در این سال ظهور می‌کند! فلان کس خواب دیده! فلان کس مکاشفه کرده!» و امثال‌ذلک، یا درست است یا غلط است؛ اگر این مسائل غلط است که چرا شما اینها را برای مردم مطرح می‌کنید، و چرا مردم را به اشتباه می‌اندازید؟! و چرا...؟! چون احتمال غلط بودن و باطل بودن می‌رود دیگر!</w:t>
+        <w:t xml:space="preserve">من خودم شنیدم از بعضی افرادی كه آنها به ضرس قاطع زمان ظهور حضرت را تعیین می‌كردند و خودشان را از افرادی كه در زمان ظهور هستند معرفی می‌كردند درحالی‌كه دو سال است كه از دنیا رفته‌اند! حتی یكی از اینها نزد پدر ما آمده بود ـ البته این قضیه كه دارم خدمت شما عرض می‌كنم برای بیست سال پیش است ـ وگفته بود: «آقا من می‌خواهم به شما یك‌ بشارت بدهم و باید یك سور بدهید تا این بشارت را بگویم.» مرحوم پدر ما خندیدند و گفتند كه حالا شما بشارت را بدهید إن‌شاءالله سور طلبتان. از این افرادی بود كه در بعضی از این علوم عجیبه و غریبه یك مقدار اطلاعاتی داشت. او گفت: «من با علم اعداد و جفر به‌دست آورده‌ام كه شما جزء 313 نفرِ در ركاب امام زمان هستید.» در‌حالی‌که پدر ما سه سال پیش از دنیا رفت و همان موقع هم ایشان رد نمی‌كرد و می‌خندید، مزاح می‌كرد، شوخی می‌كرد و می‌فرمود: «إن‌شاءالله امیدواریم ما را قبول كنند.» و از این عبارت‌هایی كه نه حكایت از رد مسئله است و نه حكایت از قبول آنها. ولی صحبت در این است كه پدر ما معطل نشد كه امام زمان ظهور كند، همان موقع كار خودش را ساخت! اما شما همین‌طور به انتظار بنشین، مجلس تشكیل بده، مردم را جمع كن، با آنها صحبت كن که حضرت این موقع ظهور می‌كند، حضرت چه می‌كند، بعد هم سر مردم را یك مقداری با همین حرف‌ها گرم كن و بعد هم بگو نشد و بداء حاصل شد! این مطالب صحیح نیست، سر مردم را با این مطالب گرم کردن صحیح نیست. چرا انسان واقعیت را مطرح نكند؟! چرا حقیقت را مطرح نكند؟! چرا آنچه به‌درد مردم و به‌درد خودش می‌خورد برای مردم مطرح نكند؟! اگر خدا توفیق داد به ما كه چشممان به جمال منور امام زمان علیه‌السلام روشن شود كه با دنیا و آخرت برابری نمی‌كند چه بهتر و اگر توفیق پیدا نكردیم آیا بنشینیم و دست روی دست بگذاریم و همین‌طور عاطل‌وباطل بمانیم تااینكه امام زمان علیه‌السلام ظهور كند؟! لعل اینكه مشیت الهی تعلق نگرفته باشد که ما جمال منور ایشان را زیارت کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خُب، چطور اینکه دیدید باطل بود! یعنی ایشان به ما گفتند: «در سال 1416» الآن ما 1418 [1419] هستیم و هنوز این مسائل دیده نشده؛ پس معلوم است که این باطل بوده دیگر. گفتم:</w:t>
+        <w:t xml:space="preserve">یك روز خدمت مرحوم آقای حداد ـ رضوان الله تعالی علیه ـ بودم و در آن موقع سنم هفده سال بود. این قضیه برای 25 سال پیش است و در كربلا اتفاق افتاد، در همان سفری كه خود مرحوم آقا ـ رضوان الله تعالی علیه‌ ـ در كتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هم نوشته‌اند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رسیدن به باطن امام زمان علیه‌السلام، هدف و غایت سالک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر این مطالب غلط است، چرا شما بیان می‌کنید؛ و اگر این مطالب صحیح است چرا ما اینها را از ائمه نشنیدیم؟! این چه مصلحتی هست که امام علیه السّلام نباید برای مردم بیان کند که در سال هزار و چهارصد و چند ـ فرض کنید که ـ ظاهر می‌شود؟!</w:t>
+        <w:t xml:space="preserve">مرحوم آقا ـ رضوان الله تعالی علیه ـ به اتفاق اخوی ما از منزل بیرون آمدند و به‌سمت حرم سیدالشهداء علیه‌السلام حركت كردند كه زیارت كنند، قرار شد كه ساعتی ایشان با من صحبت كنند و بعد من بروم و به آنها ملحق شوم. ایشان مطالبی‌ به من فرمودند و من هم سؤالاتی كردم و جواب‌هایی دادند، بعد من رو كردم به مرحوم آقای حداد ـ رضوان الله تعالی علیه ـ و گفتم كه آقا آیا رؤیت ظاهری امام علیه‌السلام از نقطه‌نظر سلوك برای سالك ضرورت دارد؟ ایشان خنده‌ای كردند و به من فرمودند: «سالك هدف و غایتش معرفت و رسیدن به باطن امام ‌علیه‌السلام است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البته آن‌طوری‌که آنها مطرح می‌کردند به‌نحو کلی بود، اما به‌نحو خصوص بیان نکرده‌اند. گفتم:</w:t>
+        <w:t xml:space="preserve">این منظور سالك است، هدف سالك با هدف سایر مردم تفاوت دارد. شما الآن نگاه كنید و ببینید خیابان‌ها را آزین بسته‌اند، تكایا درست کرده‌اند، جشن می‌گیرند، شعر می‌خوانند، شادی می‌كنند و شیرینی می‌دهند، اینها همه‌اش درست است و باید این‌طور باشد، باید شادی باشد، باید جشن باشد، واجب است که شعائر دین در حكومت اسلام و در مملكت اسلام انجام شود و متأسفانه ما مسلمان‌ها و به‌خصوص ما شیعیان نسبت به این قضیه كوتاهی می‌كنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این مطلبِ اول. و اما سؤال دوم اینکه بر فرض که این مطالب صحیح باشد، این مطالب برای کسی مفید است و به‌درد کسی می‌خورد که زمان ظهور حضرت را درک بکند. اگر شخصی قبل از ظهور حضرت از دنیا برود، ظهور حضرت به چه درد او می‌خورد؟ چه فایده‌ای دارد؟! حالا گیرم بر اینکه امام زمان علیه السّلام دو ماه دیگر ظهور کند، و من بدانم یک هفتۀ دیگر از دنیا می‌روم، به‌درد من چه می‌خورد؟! چه دردی ازدردهای مرا دوا می‌کند؟! و چه نفعی برای کمال من دارد ظهوری که حضرت دو ماه دیگر [می‌کند]؟!</w:t>
+        <w:t xml:space="preserve">سال گذشته در سفری كه به لبنان داشتم یك شب به اتفاق بعضی از دوستان كه بیرون آمده بودیم، دیدیم‌ شهر خیلی شلوغ است و جشن است و ترقه‌بازی و بساط خیلی عجیبی بود! سؤال كردیم که مگر امشب چه خبر است؟ گفتند که امشب یكی از اعیاد مسیحیان است. شب تولد نبود، یكی از اعیاد مسیحی‌ها بود. همین مسیحی‌ها جلوی ماشین‌ها را نگه می‌داشتند و شیرینی می‌دادند، نقل می‌دادند و به‌زور محبت می‌كردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اگر قرار بر این باشد که بگوییم: « ظهور حضرت در آن موقع برای من فایده دارد!» ظهور برای کسی که هزار سال پیش هم از دنیا رفته، برای او هم فایده دارد! این همان معنا، ولایت غیبی است که ظاهر و باطن ندارد و سررشتۀ همۀ امور به دست اوست.</w:t>
+        <w:t xml:space="preserve">چند روز بعد از آن، روز هفده ربیع روز میلاد پیغمبراكرم صلّی الله علیه و آله و سلّم بود و من در این بیروت ندیدم که یک چراغ راجع به میلاد پیغمبر روشن شود بااینكه دوسوم جمعیت و بلكه سه‌چهارم جمعیت آنها را مسلمان‌ها اعم از اهل تسنن و شیعه تشكیل می‌داد! ببینید چقدر این مسئله مهم است. در محلۀ شیعه‌نشین بیروت كه همین محلی بود كه ساختمان ما در آنجا بود در شب میلاد پیغمبر فقط یك نفر را ما دیدیم كنار خیابان یك ظرف شكلات در دستش گرفته بود و ماشین‌هایی كه عبور می‌کردند، یكی برمی‌داشت و یكی رد می‌شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعظیم شعائر دین از اهم واجبات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پس بنابراین، اینکه ما بیاییم و وقتمان را بگذرانیم به اینکه امام علیه السّلام کِی ظهور می‌کند و در زمان ظهورش چه می‌شود و امثال‌ذلک، این چه نفعی برای ما دارد؟! چقدر بودند افرادی که سابق مدعی ملاقات با امام زمان علیه السّلام بودند در همین دنیا و برای مردم حکایاتی نقل می‌کردند و برای مردم آثار و علائمی را بیان می‌کردند، اما الآن آنها در دل خاک خفته‌اند!</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">اهمیت اصلاح نفس خود قبل از ظهور</w:t>
+        <w:t xml:space="preserve">تمام اینها روزی باید حساب پس بدهند! تعظیم شعائر دین از اهمّ واجبات است، ما باید فرزندانمان را با این فرهنگ باربیاوریم، بچه‌هایمان را باید با این فرهنگ باربیاوریم. می‌دانید معاویه چه‌كار می‌كرد؟ خانه این و آن عسل می‌فرستاد و می‌گفت بگویید که معاویه فرستاده است، غذا می‌فرستاد خانۀ اینها و می‌گفت که بگویید معاویه فرستاده است، بچه چه می‌فهمد؟ بچه به كسی كه به او محبت می‌كند، علاقه پیدا می‌كند، بزرگ هم همین‌طور.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">من خودم شنیدم از بعضی از افرادی که آنها به ضرس قاطع زمان ظهور حضرت را تعیین می‌کردند و بعد خودشان را هم از افرادی که در زمان ظهور هست، از آنها معرفی می‌کردند درحالتی‌که دو سال است که از دنیا رفته‌اند! حتی یکی از اینها آمده بود پیش پدر ما و یک شب به پدر ما گفته بود که ـ البته این قضیه که خدمتتان عرض می‌کنم، مال بیست سال پیش است ـ گفته بود: «آقا، من می‌خواهم به شما یک بشارت بدهم!» گفتند: «خب!» بعد به پدرمان گفته بود که: «یک بشارتی می‌خواهم به شما بدهم که باید یک سور بدهید ها! یک سور باید بدهید تا این بشارت [را بگویم]!» مرحوم پدرمان خندیده بود: «حالا شما بشارت را بده، إن‌شاءالله سور طلبت!» از این افرادی بود که در بعضی از این علوم عجیبه و غریبه و اینها یک مقداری اطلاعاتی داشت. گفت: «من حساب کرده‌ام در علم اعداد و جفر و اینها که شما جزء 313 نفری هستید که در رکاب امام زمان هستید!»</w:t>
+        <w:t xml:space="preserve">در مملكت و حكومت اسلام نسبت به شعائر دینی و مناسباتی كه مربوط به ائمۀ هدی صلوات الله علیهم اجمعین و به‌خصوص امام زمان عجل الله تعالی فرجه الشریف است باید سنگ‌ِتمام گذاشته شود. ما هرچه داریم از ائمه داریم و هرچه داریم از امام زمان علیه‌السلام داریم. باید در رأس شعارهای ما تأسّی به امام زمان علیه‌السلام قرار بگیرد و بقیه باید تحت‌الشعاع باشد، باید در رأس شعارهای ما متابعت از ائمه علیهم‌السلام قرار بگیرد و بقیۀ اشیاء باید تحت‌الشعاع باشد، من چه كسی هستم؟! امثال من چه كسانی هستند؟! من و امثال من همگی ریزه‌خوار این خوان و ریزه‌خوار سفرۀ اِنعام ائمۀ معصومین علیهم‌السلام هستیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جمع بین مسائل ظاهر و حقیقت توسط سالک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> پدر ما سه سال پیش از دنیا رفت! همان موقع هم ایشان [البته] رد نمی‌کرد، می‌خندید، مزاح می‌کرد، شوخی می‌کرد؛ [می‌فرمودند]: «إن‌شاءالله امیدواریم که ما را قبول کنند!» از این عبارت‌هایی که نه حکایت از ردّ مسئله است، نه حکایت از قبول آنهاست. ولی صحبت در این است که پدر ما معطل نشد که این امام زمان ظهور کند، [بلکه] همان موقع کار خودش را ساخت! اما آن بنده‌خدا همین‌طور به این انتظار بنشین، مجلس تشکیل بده، مردم را جمع کن، با آنها صحبت کن: «حضرت این موقع ظهور می‌کند! حضرت چه می‌کند!» بعد هم سر مردم را یک مقداری با همین حرف‌ها گرم بکنند و بعد هم هِی بگویند: «نشد و نشد و بداء شد و این‌طور شد!» این مطالب صحیح نیست. سر مردم را گرم کردن با این مطالب صحیح نیست. چرا انسان واقعیت را نیاید مطرح کند؟! چرا یک حقیقتی را نیاید مطرح کند؟! چرا آنچه که به‌درد مردم و به‌درد خودش می‌خورد آن را نیاید برای مردم مطرح کند؟!</w:t>
+        <w:t xml:space="preserve">الآن این مسائل باید مورد توجه قرار بگیرد اما صحبت در اینجا این است كه این شعارها و این نشاط‌ها و این مسائل یك جنبۀ ظاهری دارد كه در کنار این جنبۀ ظاهر، آن حقیقت نباید فراموش شود. آیا این صحیح است که برای امام زمان علیه‌السلام جشن بگیریم و شادی كنیم و شیرینی پخش كنیم و بعد که از شخص می‌پرسند آیا نمازت را خوانده‌ای یا نه؟ می‌گوید: «نه، نمازم قضا شده است!» می‌گویند: «چرا نمازت قضا شده است؟» می‌گوید: «جشن از نماز مهم‌تر است!» اما سالك در این مسیر حركت نمی‌كند، سالك علاوه بر رعایت مسائل ظاهر، به آن حقیقتی می‌پردازد كه برای آن حقیقت، این جلوات در خارج بروز و ظهور پیدا می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امام زمان علیه السّلام اگر خدا توفیق داد به ما که چشممان به جمال منوّر ایشان روشن بشود ـ که با دنیا و آخرت برابری نمی‌کند ـ فَبِها، چه بهتر! و اگر توفیق پیدا نکردیم، بنشینیم دست روی دست بگذاریم و همین‌طور عاطل و باطل بمانیم تا اینکه امام زمان علیه السّلام ظهور کند؟! لعلّ اینکه مشیّت الهی بر زیارت ما جمال منوّر ایشان را تعلّق نگرفته باشد!</w:t>
+        <w:t xml:space="preserve">ایشان به من فرمودند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">سؤال از مرحوم حداد در کیفیت ملاقات با حضرت بقیّةالله علیه السّلام</w:t>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر می‌خواهی امام زمان علیه‌السلام را ببینی، من یك دستورالعمل به تو می‌دهم و بعد از ده روز حضرت را می‌بینی و با ایشان صحبت می‌كنی و دستورالعمل این است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک روز خدمت مرحوم آقای حداد بودم. در آن موقع سنّم هفده سال بود. این قضیه مال بیست و پنج سال پیش است. ایشان یک ساعت راجع به مسائل دیگر... . این قضیه در کربلا اتفاق افتاد، در همان سفری که خود مرحوم آقا در کتاب </w:t>
-[...19 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+        <w:t xml:space="preserve">دستورالعمل را به من دادند ولی فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اما اگر طالب دیدار باطن هستی و می‌خواهی به آن حقیقت و ولایت برسی، نباید دنبال دیدن ظاهر باشی ولی اگر می‌خواهی، دستورالعمل همین است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آقا به‌اتفاق اخویمان از منزل بیرون آمدند و به‌سمت حرم، حرم سیدالشهدا حرکت کردند که زیارت کنند. قرار شد که من با مرحوم آقای حداد، یک یک ساعتی ایشان با من صحبت کنند و بعد من بروم به آنها ملحق بشوم. ایشان در بین صحبت‌هایی که ـ مطالبی به من فرمودند و سؤالاتی من کردم، ایشان جواب‌هایی دادند و اینها ـ من رو کردم به مرحوم آقای حداد گفتم که: «آقا، رؤیت ظاهری امام علیه السّلام از نقطۀ نظر سلوک آیا برای سالک ضروری است؟ ضرورت دارد؟» ایشان یک خنده‌ای کردند و به من فرمودند:</w:t>
+        <w:t xml:space="preserve">و من هم آن دستورالعمل را انجام ندادم، چرا؟ چون دیدم این دیدن ظاهر، دیدن نفس است، خوشم می‌آید كه من امام را دیده باشم، خوشم می‌آید كه من بروم و حضرت را ببینیم، اما اگر من حضرت را ببینم و حضرت بفرمایند که برای چه خواستی ما را ببینی؟! حالا ما را دیدی و خیالت راحت شد؟! آیا به دستورات من عمل كردی و آنچه مورد رضایت من است انجام دادی؟! خلاصه اگر از من پرسیدند كه تو در برون چه كردی كه درون خانه آیی؟! چه جوابی دارم؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معطل نشدن بزرگان برای ظهور</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سالک هدفش و غایتش معرفت و رسیدن به باطن امام علیه السّلام است! این منظور سالک است.</w:t>
+        <w:t xml:space="preserve">این بود مرام و مكتب اولیاء و بزرگان، اولیاء و بزرگان خودشان را معطل ظهور امام زمان نكردند. امام زمان را در هر حالی در كنار خودشان مشاهده كردند، الآن امام زمان علیه‌السلام در همین مجلس حضور دارند، امام زمان علیه‌السلام در تك‌تك منازل ما و شما حضور دارند. امام زمان علیه‌السلام با تمام شراشرِ وجود ما و شما مصاحبت دارند و مجالست دارند و ما همچون موم در دست آن حضرت در تقلا و در تكاپو هستیم، امام زمان این‌طور است نه‌اینكه یك شخص خارجی باشد كه اگر ما بخواهیم او را ببینیم ارتباطش فقط درصورتی است كه حجاب و مانعی نباشد. آن‌وقتی ‌‌كه ما توجه به امام كردیم، آن‌موقع امام در قلب ما است، آن‌موقعی كه نماز را با حضور خواندیم، بدانیم در آن‌موقع امام زمان علیه‌‌السلام در خانۀ ما بود، مسئله از این قرار است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">هدف سالک با هدف سایر مردم تفاوت دارد. شما الآن نگاه کنید ببینید خیابان‌ها را جشن بستند، آیین بستند و تکایا، اینها، شعر می‌خوانند، شادی می‌کنند، شیرینی می‌دهند؛ اینها همه‌اش درست، اینها همه‌اش باید این‌طور باشد، باید این‌طور باشد، باید شادی باشد، باید جشن باشد، شعائر دین واجب است در حکومت اسلام و در مملکت اسلام انجام بشود و متأسفانه ما مسلمان‌ها و به‌خصوص ما شیعیان نسبت به این قضیه اتفاقاً کوتاهی می‌کنیم!</w:t>
+        <w:t xml:space="preserve">الآن این وسایل و دستگاه‌هایی كه در اینجا هست، اینها امواج را ضبط می‌كنند، امواج از هر جهت در این اتاق هست، امواج رادیویی هست، امواج تلویزیونی هست، امواج صوتی هست، امواج كوتاه و بلند هست، تمام اینها وجود دارد. صحبت در گیرنده است، اگر گیرنده را شما تنظیم كنید روی آن ایستگاه او را می‌گیرد، اگر یك مقدار فاصله بدهید نمی‌گیرد و سر و صدا و خش‌خش می‌كند، چون هنوز آن گیرنده روی ایستگاه تنظیم نشده است. آن وقتی كه شما نمازتان با حضور قلب بود آن‌ موقع گیرندۀ شما روی ایستگاه تنظیم و سِت شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">اهمیت تعظیم شعائر دینی و عدم غفلت از باطن</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلب طاهر، محل تجلی امام علیه‌السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پارسال بود من در سفری که در لبنان داشتم، یک شب به‌اتفاق بعضی از دوستان که بیرون آمده بودیم، [دیدیم] خیلی شهر شلوغ است، جشن است و از این ترقه‌بازی‌ها و خیلی اصلاً یک بساطی بود، خیلی عجیب! سؤال کردیم: «مگر امشب چه خبر است؟» گفتند: «امشب یکی از اعیاد مسیحی‌ها است!» شب تولد نبود، شب چیزی نبود، یکی از اعیاد مسیحی‌ها [بود]؛ جلوی ماشین‌ها را نگه می‌داشتند و شیرینی می‌دادند، همین مسیحی‌ها! شیرینی می‌دادند، نُقل می‌دادند به‌زور، خلاصه محبت می‌کردند.</w:t>
+        <w:t xml:space="preserve">اگر نماز بدون حضور قلب باشد هنوز یك سانت با ایستگاه فاصله دارید و خش‌خش می‌كند و چون امام طاهر است در قلب طاهر می‌آید و در قلب غیر طاهر نمی‌آید. امام حق محض است، امام طهارت محض است، امام علیه‌السلام قُدس و صفای محض است. این نیاز به هیچ محكی ندارد شما وقتی كه در وجود خودتان حالت روحانیت دیدید بدانید كه در آن موقع مورد توجه حضرت هستید و اگر در خودتان حالت روحانیت ندیدید بدانید نیستید، محك نمی‌خواهد. حالا امام زمان علیه‌السلام بیاید و شما او را ببینید چه فایده و نتیجه‌ای دارد؟!‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">چند روز بعدش، روز 17 ربیع، روز میلاد پیغمبر اکرم بود و من یک چراغ ندیدم در این بیروت راجع به میلاد پیغمبر روشن بشود؛ با اینکه دو سوم جمعیت، بلکه سه چهارم جمعیت آنها را مسلمان‌ها ـ اعمّ از اهل‌تسنّن و شیعه ـ تشکیل می‌دهد! ببینید، چقدر این مسئله مهم است. در محلۀ شیعه‌نشین بیروت ـ که همین محلّی بود که آن ساختمانی که ما بودیم در آنجا بود ـ در شب میلاد پیغمبر فقط یک نفر را ما دیدیم که یک ظرف شکلات دستش گرفته بود کنار خیابان، و ماشین‌هایی که رد می‌شدند هم‌چین دستش را نگه داشته بود حالا یکی برمی‌داشت، یکی برنمی‌داشت. این آنچه را که ما دیدیم. درست شد؟! اینها تمام یک روزی باید حساب پس بدهند!</w:t>
+        <w:t xml:space="preserve">بنابراین، هدفی كه امام صادق علیه‌السلام می‌فرماید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«إِذَا قامَ قائِمُنا وَضعَ اللَه یدَهُ علَی رُئوسِ الْعبادِ فَجَمعَ بهَا عقولَهُمْ وَ كَمَلتْ بهِ أَحْلامُهم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» آن هدف برای مردم عوام است. بله، ظهور حضرت برای مردم عوام مفید است، امنیت برقرار می‌شود، عدالت برقرار می‌شود، اطمینان برقرار می‌شود، همۀ مظاهر فساد ازبین می‌روند. اما برای آن سالك [فرقی نمی‌کند. اگر عمل نکند] چه كسی ضرر كرده است؟! خودش ضرر كرده است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کم شدن از عالم برزخ در قبال عمر در این دنیا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تعظیم شعائر دین از اهمّ واجبات است! ما فرزندانمان را با این فرهنگ باید بار بیاوریم، بچه‌هایمان را با این فرهنگ باید بار بیاوریم. می‌دانید معاویه چه‌کار می‌کرد؟ برمی‌داشت عسل می‌فرستاد خانۀ این و آن و می‌گفتند: «بگویید معاویه فرستاده!»</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> غذا می‌فرستاد خانۀ اینها و... . بچه چه می‌فهمد؟! بچه نگاه می‌کند، می‌بیند کسی که به او محبت می‌کند، [به او] علاقه پیدا می‌کند، بزرگ هم [همین‌طور].</w:t>
+        <w:t xml:space="preserve">در جلسۀ روز گذشته خدمت دوستان از اِخوه و برادران، این مطلب را در آنجا عرض كردم كه هر لحظه از عمری كه خداوند در این دنیا به ما بدهد، یك لحظه از عالم برزخ را كم می‌كند. یعنی اگر قرار بر این باشد كه خدا بخواهد برای كمال انسان، در این دنیا پنجاه سال عمر بدهد به همان مقدار كه كم داده است در عالم برزخ اضافه می‌كند و اگر در اینجا آن نصیب از حیات دنیوی را به انسان داده باشد، دیگر در عالم برزخ هیچ خبری نیست. پس بدانید این لحظاتی كه در این دنیا از ما می‌گذرد به جایش نه در این دنیا و نه در آن دنیا نخواهد آمد، حساب دارد و این می‌شود خدای عادل. نگویید كه چرا مثلاً فلان شخص در بیست سالگی از دنیا رفت؟ پس توقع داشتید برای اینكه به كمال برسد چقدر در این دنیا بماند؟ اگر شخص در راه باشد و در بیست‌ سالگی از دنیا برود و فرض كنید كه پانزده سال طول می‌كشد برای اینكه به كمال برسد، خدا سیزده سال از آن دنیا در عالم برزخ برای این قرار می‌دهد. اینجا از تو كم گذاشت آنجا اضافه می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">باید در مملکت و در حکومت اسلام نسبت به شعائر دینی و مناسباتی که مربوط است به ائمۀ هدی صلوات الله علیهم أجمعین، به‌خصوص امام زمان عجّل الله تعالیٰ فرجه الشّریف باید سنگ‌تمام گذاشته بشود. ما هرچه داریم از ائمه داریم و هرچه داریم از امام زمان علیه السّلام داریم. در رأس شعارهای ما تأسّی به امام زمان علیه السّلام باید قرار بگیرد و بقیه تحت‌الشّعاع باید باشد، در رأس شعارهای ما متابعت از ائمه علیهم السّلام باید قرار بگیرد [و] بقیۀ اشیاء باید تحت‌الشّعاع باشد! من کی هستم؟! امثال من چه کسانی هستند؟! من و امثال من، تمام ما ریزه‌خوار این خوان و ریزه‌خوار سفرۀ انعام ائمۀ معصومین علیهم السّلام هستیم.</w:t>
+        <w:t xml:space="preserve">به هوای بعد از مرگ و پس از مرگ و امثال‌ذلك ننشینید، این سرمایه‌ای است كه ازبین می‌رود و دیگر به‌جای او برنمی‌گردد، حالا با توجه به این قضیه چطور ما می‌توانیم دست روی دست بگذاریم و تمام آن قوا و استعدادها و جهاتی را‌ كه خداوند برای رسیدن به فعلیت و كمال در وجود ما قرار داده است، عاطل‌وباطل به لهو و لعب و به امید ظهور امام علیه‌السلام بگذرانیم؟! و همین‌طور دلمان را خوش كنیم به اینكه این‌طور خواهد شد، آن‌طور خواهد شد، ستاره اگر در آسمان بیاید دلالت بر ظهور می‌كند، در مشرق اگر فلان قضیه اتفاق بیفتد ظهور خواهد شد، می‌گویند از سوریه اگر سفیانی ظهور بكند موقع ظهور حضرت است! شما اصلاً می‌دانید كه فردا زنده هستید یا نه؟! حالا بر فرض سفیانی هم ظهور كند، وقتی من نباشم برای من چه فایده‌ای دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الآن این مسائل باید مورد توجه قرار بگیرد. اما صحبت در اینجا این است که این شعارها و این نشاط‌ها و این مسائل، اینها یک جنبۀ ظاهری دارد، یک جنبۀ ظاهری دارد که در جَنب این جنبۀ ظاهر، آن حقیقت نباید فراموش بشود. بیاییم و جشن بگیریم و شادی کنیم و شیرینی پخش کنیم برای امام زمان علیه السّلام، بعد از او می‌پرسند که نمازت را خواندی یا نه؟ می‌گوید: «نه، نماز نخواندم، نمازم قضا شده!» می‌گویند چرا نمازت قضا شده؟ می‌گوید: «جشن مهم‌تر است، جشن از نماز مهم‌تر است! جشن از...!» اینها، سالک در این مسیر حرکت نمی‌کند؛ سالک علاوه بر رعایت مسائل ظاهر، به آن حقیقتی می‌پردازد که برای آن حقیقت این جلوات در خارج بروز و ظهور پیدا می‌کند.</w:t>
+        <w:t xml:space="preserve">لذا ما باید در این دنیا در صدد این باشیم که آن اهدافی كه در زمان ظهور حضرت بقیة‌الله ارواحنا فداه برای عامۀ مردم می‌آورند، ما آنها را در زمان غیبت انجام بدهیم و این مهم است. آنچه امام علیه‌السلام با ظهور خود و با حضور خود به‌عنوان تكلیف و به‌عنوان نردبان برای فعلیت كمالات برای انسان می‌آورد، ما آنها را در زمان غیبت انجام بدهیم و منتظر ظهور حضرت نشویم. كلمات آن حضرت هست، بیانات آن حضرت هست، نامه‌هایی كه آن حضرت نوشته‌اند هست، سؤال و جواب‌ها هست، از سایر ائمه علیهم‌السلام هست، ما چیزی كم نداریم كه منتظر ظهور امام باشیم و خلاصه بخواهیم با ظهور امام نقایص خودمان را رفع كنیم. مگر این همه از بزرگانی كه در زمان غیبت به مقام ولایت و طهارت رسیدند منتظر ظهور شدند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">دیدگاه مرحوم حدّاد در خصوص دیدار با امام زمان علیه السّلام</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عمل به تکالیف موجب معیت با امام زمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ایشان به من فرمودند:</w:t>
+        <w:t xml:space="preserve">در تمام مدت عمر مرحوم آقا ـ رضوان الله تعالی علیه ـ من یک‌بار نشنیدم كه ایشان در صحبت‌هایشان و در جلساتشان، دوستان و رفقایشان را با این مسائل‌ تشویق كنند که حضرت چه موقع ظهور می‌كنند و در چه تاریخی خواهند آمد و... . تمام توجه و توجیه ایشان برای دوستان خودشان این بود که در این راستا متوجه عمل به تكلیف باشند. اگر این‌ كار را انجام دادید با آن حضرت معیت دارید. یك روز یكی از دوستان از مرحوم آقا سؤال كرده بود و گفته بود: «آقا ارتباط شما با امام زمان علیه‌السلام به ‌چه‌ نحو است؟»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر می‌خواهی امام زمان علیه السّلام را ببینی، من یک دستورالعمل به تو می‌دهم [که] بعد از ده روز حضرت را می‌بینی و با ایشان صحبت می‌کنی و دستورالعمل این است.</w:t>
+        <w:t xml:space="preserve">البته جوابی كه ایشان به او دادند عرض می‌كنم اما مطلب بالاتر از این است، ایشان فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثل اینكه الآن من اینجا نشستم ـ ایشان طبقه بالا بودند ـ چطور بر افرادی که در طبقۀ پایین هستند و در منزل بازی می‌كنند، صحبت می‌كنند و حركت می‌كنند، احاطه و اشراف دارم و مواظب هستم كه كسی صدایش بلند نشود، تخطی نكند، شیطانی نكند و امثال‌ذلك، امام علیه‌السلام هم با من مثل همین است انگار در طبقه ‌بالا نشستند و من در طبقۀ پایین و از آنجا بر من احاطه دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">به من دستورالعمل را دادند، ولی فرمودند:</w:t>
+        <w:t xml:space="preserve">البته این جوابی كه ایشان دادند مطابق با فهم او بوده است، و مسئله خیلی از اینها دقیق‌تر و بالاتر است. گفته‌اند که ره چنان رو كه رهروان رفتند. ما با چشم خودمان دیدیم اینها که دائماً وعده به ظهور دادند از دنیا رفتند و به وعده‌های خودشان هم نرسیدند، و از طرف دیگر هم نتایج افرادی را‌ كه در مطالب و مسائل دیگر حركت كردند، دیدیم. حالا گروهی این و گروهی آن پسندند، دیگر این گوی و این میدان. گفت که گر گدا كاهل بود تقصیر صاحب‌‌خانه نیست! امام علیه‌السلام موت و حیات ندارد، كوچك و بزرگی ندارد، غیبت و ظهور ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اما اگر طالب دیدار باطن هستی و می‌خواهی به آن حقیقت و ولایت برسی، دنبال دیدن ظاهر و اینها نباید باشی؛ ولی اگر می‌خواهی، دستورالعمل من همین است.</w:t>
+        <w:t xml:space="preserve">همین‌كه شما در روز چهاردهم و شب نیمه‌شعبان آمدید و در اینجا جمع شدید و حالا دیگر از باب قحط‌الرجالی و از باب تأسف و تأثر و بدشانسی دقایقی از عمرتان را در صحبت با ما گذراندید، این قضیه و این نیت شما كه شما را به اینجا آورده، چه كسی آورده است؟ چرا شما جای دیگر نرفتید؟ چرا مانند بقیۀ افراد به مسائل دیگر نپرداختید؟ این قضیه چیست؟ این امام علیه‌السلام است، احاطۀ مقام ولایت به این می‌گویند كه بیاید و توفیق بدهد و راه بیندازد و حركت بدهد و انسان را ببرد. و در تمام لحظات و در تمام دقایق و در تمام خطورات، اول او را حاضر و ناظر ببینید و بعد آن حرفی را که می‌خواهید بزنید، آن قدمی را كه می‌خواهید بردارید، آن عملی را كه می‌خواهید انجام بدهید. می‌دانید چه می‌خواهم بگویم؟ اول وجود حضرت را در كنار خودتان حاضر ببینید مثل اینكه من الآن صحبت می‌كنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و من انجام ندادم آن دستوالعمل را! چرا؟ چون دیدم این دیدن ظاهر، این دیدن، دیدن نفس است؛ خوشم می‌آید که من امام را دیده باشم، خوشم می‌آید که من حضرت را بروم ببینیم، خوشم می‌آید! اگر من حضرت را ببینم و حضرت بگویند: «برای چه آمدی و خواستی ما را ببینی؟ حالا ما را دیدی، خیالت راحت شد؟ حالا دیدی، آیا به دستورات من عمل کردی؟ آیا آنچه که مورد رضایت من است انجام دادی؟» خلاصه اگر از من پرسیدند که: «تو در برون چه کردی که درون خانه آیی»</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> ما چه جوابی داریم بدهیم؟!</w:t>
+        <w:t xml:space="preserve">یك روز مرحوم آقا ـ رضوان الله تعالی علیه ـ‌ این سؤال را از من كردند یا خودم به ایشان عرض كرده بودم ـ راجع به مسئله‌ای با ایشان صحبت می‌كردم ـ که آقا من وقتی كه با یك شخص صحبت می‌كنم اگر امام علیه‌السلام هم اینجا در كنارم باشد همین‌طوری حرف می‌زنم، یعنی می‌خواهم این‌طور باشم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">شرط مجالست و مصاحبت با امام زمان علیه السّلام</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لزوم دیدن امام زمان علیه‌السلام در کنار خود در هر عمل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این بود مرام و مکتب اولیا و بزرگان! اولیا و بزرگان خودشان را معطل ظهور امام زمان نکردند؛ امام زمان را در هر حالی در کنار خودشان مشاهده کردند. الآن امام زمان علیه السّلام در همین مجلس حضور دارد، امام زمان علیه السّلام در تک‌تک منازل ما و شما حضور دارد، امام زمان علیه السّلام با تمام شراشرِ وجود ما و شما ـ عرض می‌شود که ـ مصاحبت دارد و مجالست دارد و همچون موم در دست آن حضرت ما در تقلاّ و در تکاپو هستیم! امام زمان این‌طوری است، نه‌اینکه یک شخص خارجی که فقط ارتباطش در صورتی است که حجابی نباشد، مانعی نباشد، ما بخواهیم او را ببینیم. آن وقتی که ما توجه به امام کردیم آن موقع امام در قلب ما است! آن موقعی که نماز را با حضور خواندیم، بدانیم در آن موقع امام زمان علیه السّلام در خانۀ ما بوده! مسئله از این قرار است.</w:t>
+        <w:t xml:space="preserve">این حالت حضور امام علیه‌السلام را هركدام از ما در هر عملی كه می‌خواهیم انجام بدهیم باید در خودمان مشاهده كنیم، آن‌وقت شما ببینید اگر واقعاً افراد بخواهند به این مطلب عمل كنند چه اوضاعی پیش می‌آید؟! آیا دیگر كسی می‌تواند به كسی دروغ بگوید و تهمت بزند؟! آیا دیگر كسی‌ می‌تواند نسبت به كسی نیت بد داشته باشد؟! همۀ اینها ازبین می‌رود. یك مدت امتحان كنیم، اگر بدی دیدیم كنار می‌گذاریم اما اگر نتیجۀ آن برایمان روشن و ملموس بود دراین‌صورت دیگر هیچ‌وقت انسان عاقل و منطقی عمل راجح را ترك نمی‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حضور امام زمان علیه السّلام در قلوب طاهره</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تأکید اولیاء به احیاء شب نیمه‌شعبان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دیده‌اید امواج چطور... . الآن این وسایل و دستگاه‌هایی که در اینجا هست، اینها امواج را چه‌کار می‌کنند؟ اینها ضبط می‌کنند. درست است؟ امواج هست، امواج از هر جهت در این اطاق هست؛ امواج رادویی هست، امواج تلویزیونی هست، امواج صوتی هست، امواج کوتاه و بلند در اینجا هست، تمام اینها وجود دارد. [اما] صحبت در آن گیرنده است! اگر گیرنده را شما تنظیم کنید، پیچش را بپیچانید، تنظیم کنید روی آن ایستگاه، آن را می‌گیرد؛ اگر یک مقداری فاصله بدهید، نمی‌گیرد، سر و صدا می‌کند، خش‌خش می‌کند. چرا؟ چون هنوز آن گیرنده روی ایستگاه تنظیم نشده. آن وقتی که شما نمازتان با حضور قلب بود، آن موقع گیرندۀ شما روی ایستگاه تنظیم شده، سِت شده، آن موقع!</w:t>
+        <w:t xml:space="preserve">امشب شب نیمه‌شعبان و شب احیاء است و تمام اولیاء و بزرگان نسبت به احیاء امشب خیلی تأكید داشتند و خود مرحوم آقا ـ ‌رضوان الله تعالی علیه ـ هم زمانی که در طهران بودند شب‌های نیمه‌شعبان با دوستانشان احیاء می‌گرفتند ولی بعد كه به مشهد مشرف شدند دستور می‌دادند كه هر كسی در منزل خودش احیاء داشته باشد و یادم است كه خودشان در همین شب با همان دوستان خصوصی دعای كمیل می‌خواندند. دعای جوشن و دعای کمیل هم در این شب وارد است، دعای فرج برای ظهور آن حضرت هم وارد است. البته در دعای فرج وقتی انسان ظهور ظاهری را از خداوند متعال طلب می‌كند باید در وهلۀ اول ظهور باطنی را برای خودش طلب كند، مهم این است که ظهور باطنی برای انسان طلب شود حالا چه ظهور ظاهر باشد چه نباشد، همان‌طور كه در این مسئله‌ روایاتی هم از امام صادق علیه‌السلام داریم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر نماز بدون حضور قلب باشد، هنوز یک سانت با ایستگاه فاصله دارید؛ خش‌خش می‌کند! و چون امام طاهر است، در قلب طاهر می‌آید، در قلب غیر طاهر نمی‌آید. امام حق محض است، امام طهارت محض است، امام علیه السّلام قدس و صفای محض است؛ این نیاز به هیچ محکی ندارد! شما وقتی که در وجود خودتان حالت روحانیت دیدید، بدانید که در آن موقع مورد توجه حضرت هستید؛ اگر در خودتان حالت روحانیت ندیدید، بدانید نیستید! محک نمی‌خواهد! حالا امام زمان علیه السّلام بیاید و شما هم او را ببینید، چه فایده؟! چه نتیجه؟! درست شد؟!</w:t>
+        <w:t xml:space="preserve">درهرصورت احیاء امشب خیلی مستحب است و این‌طور تصور نكنید كه حتماً تمام شب را بیدار باشید نه، برای رفع خستگی اشکال ندارد که مقداری استراحت كنید. خلاصه بدانید كه شب، شب بسیار مهمی است و نظیر امشب كم پیدا می‌شود و فرصت را ازدست ندهید كه جبران نمی‌گردد. امیدواریم كه ما را هم از دعا فراموش نكنید و این حقیر فقیر مسكین را هم مدّنظر داشته باشید. امیدواریم كه به‌واسطۀ توجهات امام زمان علیه‌السلام، عنایت و الطاف بی‌شائبۀ آن حضرت همیشه در دنیا و آخرت ممدّ و مؤید ما باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...424 lines deleted...]
-        <w:footnoteReference w:id="17"/>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَهمَّ صلِّ عَلی محمَّد و آلِ مُحمَّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1377,50 +1035,64 @@
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="kfgqpc uthmanic script hafs">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="georgia">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-2073874865"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
@@ -1631,61 +1303,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="59" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1716,809 +1388,159 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">الکافی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج 1، ص 25، به نقل از امام باقر علیه السّلام: </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">، ج 2، ص 440:</w:t>
+        <w:t xml:space="preserve">، ج 1، ص 371:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«زمانی که قائم ما قیام کند، خداوند دست خود را بر سرهای بندگانش می‌گذارد و با این دست، عقل‌هایشان را جمع می‌کند و خردها و اندیشه‌ها و قوای تفکیریّه‌شان کامل می‌گردد.»</w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">«عَنِ الفُضَيلِ بنِ يَسارٍ قالَ: سَأَلتُ أَبَاعَبدِاللَّهِ عليه‌السلام عَن قَولِ اللَّهِ تَبارَكَ و تَعالى‏:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ﴿</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَوۡمَ نَدۡعُواْ كُلَّ أُنَاسِۢ بِإِمَٰمِهِمۡ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">به‌عنوان‌نمونه رجوع شود به </w:t>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">، ص 299:</w:t>
+        <w:t xml:space="preserve">قالَ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا فُضَيلُ، اعرِف إِمَامَكَ؛ فَإِنَّكَ إِذا عَرَفتَ إِمامَكَ، لَم يَضُرَّكَ تَقَدَّمَ هذا الأَمرُ أَو تَأَخَّرَ؛ و مَن عَرَفَ إِمامَهُ، ثُمَّ مَاتَ قَبلَ أَن يَقومَ صاحِبُ هذا الأَمرِ، كانَ بِمَنزِلَةِ مَن كانَ قاعِداً في عَسكَرِهِ؛ لا، بَل بِمَنزِلَةِ مَنْ قَعَدَ تَحتَ لِوائِهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="She'rPavaraghi"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-    </w:p>
-[...556 lines deleted...]
-        <w:t xml:space="preserve"> به زیور طبع آراسته شده است. (محقق)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* سوره اسراء (17) آیه 71.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6611,115 +5633,115 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="165"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6941,70 +5963,50 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -7146,313 +6148,123 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="Heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00915B68"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="TOC 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:ind w:left="1134" w:right="284" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="TOC 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="80" w:line="216" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="397" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="TOC 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00714EC4"/>
@@ -7998,51 +6810,51 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="_F Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:locked/>
     <w:rsid w:val="00A535C2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="AshaarArabiMatn++"/>
+    <w:link w:val="RevayatArabiPavaraghi++Char"/>
     <w:rsid w:val="00A535C2"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="Index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:locked/>
     <w:rsid w:val="00A535C2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
       </w:tabs>
       <w:ind w:left="280" w:hanging="280"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatArabiPavaraghi++">
     <w:name w:val="Revayat Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
@@ -8167,104 +6979,87 @@
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
-    <w:next w:val="Heading8Char"/>
+    <w:next w:val="Strong"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="宋体" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="9A0000"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EsmeKetab++">
     <w:name w:val="Esme Ketab ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001D0185"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VasatChinFarsi++Char">
     <w:name w:val="Vasat Chin Farsi ++ Char"/>
     <w:uiPriority w:val="8"/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AshaarFarsiMatn++Char">
     <w:name w:val="Ashaar Farsi Matn ++ Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -8281,219 +7076,646 @@
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...112 lines deleted...]
-      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
     <w:name w:val="Toggle_MS_V1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A67403"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="284" w:right="284" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00490DAD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6804"/>
+      </w:tabs>
+      <w:bidi/>
+      <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
+      <w:ind w:firstLine="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Doroos_Matn">
+    <w:name w:val="Doroos_Matn"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E838BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Anvar" w:eastAsia="Times New Roman" w:hAnsi="_F Anvar" w:cs="_A Asrar"/>
+      <w:bCs/>
+      <w:color w:val="7030A0"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009028BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="194165"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00087E3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2B6EAB"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE0D72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4BACC6" w:themeColor="accent5"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="38"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE0D72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="95440D"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE0D72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="8F3B39" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="34"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00281E6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FE0D72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2A411B"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00281E6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4B752F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00281E6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="F79646" w:themeColor="accent6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FahareseAmmeh++"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0088266B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:bCs/>
+      <w:color w:val="777670" w:themeColor="background2" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FahareseAmmeh++Char"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0088266B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:color w:val="777670" w:themeColor="background2" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Strong"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0088266B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
     <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00E051F1"/>
+    <w:rsid w:val="00FE66D5"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
-      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:bCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:color w:val="047E78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6594"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoalPavaraghi">
+    <w:name w:val="Soal Pavaraghi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE66D5"/>
+    <w:rPr>
+      <w:rFonts w:cs="_F Asrar"/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="552579"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ayeh">
+    <w:name w:val="Ayeh"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="003672AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="KFGQPC Uthmanic Script HAFS" w:eastAsia="_Quraan" w:hAnsi="KFGQPC Uthmanic Script HAFS" w:cs="KFGQPC Uthmanic Script HAFS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="B97034" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatFarsi">
+    <w:name w:val="Revayat Farsi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C1756"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="960000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KetabFarsi">
+    <w:name w:val="Ketab Farsi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066C58"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="27405E" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MohemFarsi">
+    <w:name w:val="Mohem Farsi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE66D5"/>
+    <w:rPr>
+      <w:rFonts w:cs="_F Asrar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C07C50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="宋体" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="_F Asrar"/>
+      <w:bCs/>
+      <w:color w:val="C00000"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F6594"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C5700A"/>
+    <w:rPr>
+      <w:rFonts w:cs="_F Asrar"/>
+      <w:bCs/>
+      <w:color w:val="4C216D"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00490DAD"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0088266B"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E051F1"/>
+    <w:rsid w:val="00066C58"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:lang w:bidi="fa-IR"/>
+      <w:bCs/>
+      <w:color w:val="27405E" w:themeColor="accent1" w:themeShade="80"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
     <w:name w:val="ChapChin"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E051F1"/>
+    <w:rsid w:val="00C07C50"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
+      <w:bCs/>
+      <w:color w:val="255663" w:themeColor="accent5" w:themeShade="80"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00490DAD"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="8F3B39" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Masdar">
+    <w:name w:val="Masdar"/>
+    <w:basedOn w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C5700A"/>
+    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="27405E" w:themeColor="accent1" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KetabArabi">
+    <w:name w:val="Ketab Arabi"/>
+    <w:basedOn w:val="Arabi"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E72C42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="004070"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MohemArabi">
+    <w:name w:val="Mohem Arabi"/>
+    <w:basedOn w:val="Arabi"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE66D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="047E78"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6594"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="NaghlegholMatn"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A5B20"/>
+    <w:pPr>
+      <w:ind w:left="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="EF8943"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00490DAD"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="558ED5" w:themeColor="text2" w:themeTint="99"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
+    <w:name w:val="VasatChin Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C07C50"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="388094" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00490DAD"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F4A79" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="54159998">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9125,120 +8347,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
-  <cp:revision>19</cp:revision>
+  <cp:lastModifiedBy>محمد مغاری</cp:lastModifiedBy>
+  <cp:revision>21</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2026-07-28T13:49:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-  <TotalTime>2720</TotalTime>
+  <Template>Normal.dotm</Template>
+  <TotalTime>2729</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C6A05B2-C267-4E6B-9A66-9BD85C684966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>