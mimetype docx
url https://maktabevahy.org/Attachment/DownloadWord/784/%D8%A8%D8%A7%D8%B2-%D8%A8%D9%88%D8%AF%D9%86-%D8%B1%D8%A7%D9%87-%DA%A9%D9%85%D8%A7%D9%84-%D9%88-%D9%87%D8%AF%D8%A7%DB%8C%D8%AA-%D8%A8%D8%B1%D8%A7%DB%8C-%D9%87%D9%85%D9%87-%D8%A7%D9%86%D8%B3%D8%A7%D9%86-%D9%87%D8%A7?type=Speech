--- v2 (2026-08-18)
+++ v3 (2026-10-15)
@@ -13,52 +13,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr/>
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Doroos_Matn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
@@ -714,51 +718,51 @@
         </w:rPr>
         <w:t xml:space="preserve">سؤال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در كتاب المراقبات مرحوم ملكی تبریزی در خصوص دیدار امام زمان علیه السلام آمده است كه هدف و آرزوی شما از ظهور و دیدارش نباید چیزی جز ظهور و دیدار او باشد زیرا دیدار و نزدیك شدن به او بالاترین اهداف بوده و مقدمه ضمنی برای رسیدن به هدف است شناخت نزدیكی و خشنودی او، پایان كارها و آرزوها است. سوال من این است كه آیا شناخت و معرفت آن حضرت خودش مقدمه برای دیدار ایشان نمی‌باشد و آیا بدون شناخت، دیدار حقیقی صورت می‌گیرد و این كه شناخت نزدیكی و خشنودی پایان كار او است به چه معنا است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ببینید مسئله این طوری كه مرحوم در این كتاب ذكر كردند و مشخص است كه منظور ا یشان چیست، این است كه دیدار امام زمان علیه السلام نباید به جهت برآورده شدن حاجات باشد. خود امام علیه السلام برای ما ملاك است حالا چه امام زمان علیه السلام ظهور كند حاجات ما را برآورده كند یا نكند. من در آن چندجلسه عنوان بصری نمی‌دانم مخدرات آنها را شنیدند یا نه راجع به مسئله ظهور در آن جا گفتم كه اگر این مردم كه الان دارند می‌گویند یا حجی بن الحسن كذا و كذا! كی ظهور می‌كنی؟ این مسئله در درون آنها چه می‌گذرد؟ واقعا چه چیزی در آن مسئله قرار دارد؟ این مطلب باید كاملا دقت بشود از مسائل بسیار مهم و حیاتی ما است كه ما منظورمان از ظهور حضرت و درخواست ظهور چیست؟ آیا منظور این است كه بیاید و دیسك كمر ما را معالجه كند؟ یا بیاید و قرضهای ما را بدهد؟ یا بیاید و نازایی ما را تبدیل به صحت كند؟ یا بیاید و امور ما را اصلاح كند؟ خب حالا اگر حضرت آمد، گفتیم كه یابن رسول اللَه ما دیسك كمر داریم حضرت بگوید خب برو عمل كن! برو عمل كن! یابن رسول اللَه ما قرض داریم خب برو كار كن! یابن رسول اللَه فرض كن ما بچه دار نمی‌شویم می‌گوید خب برو از خدا بخواه! هان تمام شد! می‌گوید خب برای چه شما آمدی؟ همان سر جایت بودی! این است؟ یعنی امام زمان آمده كمردرد و پادرد ما را خوب كند؟ آرتروز ما را خوب كند؟ امام زمان باید بیاید قرض ما را بدهد؟ نازایی ما را باید بیاید درست كند؟ فرض كن امام زمان باید بیاید زندگی ما را درست كند؟ حضرت برای این غایب شده؟ یا نه؟ امام زمان كه ظهور می‌كند ما باید برویم‌ در منزل او و بگوییم معرفت خودت را به ما بده شناخت خودت را به ما بده ما را در حریم ولایت خودت داخل كن. امام زمان سهل است پیغمبر خدا مگر دیسك كمر نمی‌گرفت؟ مگر كمرش درد نمی‌گرفت؟ مگر قرض نداشت؟ مگر زندگی او آن طور نبود؟ مگر در خانواده او آن مسائل نمی‌گذشت؟ او كه رسول خدایش بود صبر می‌كرد و به كجاها رسید.</w:t>
+        <w:t xml:space="preserve">ببینید مسئله این طوری كه مرحوم در این كتاب ذكر كردند و مشخص است كه منظور ا یشان چیست، این است كه دیدار امام زمان علیه السلام نباید به جهت برآورده شدن حاجات باشد. خود امام علیه السلام برای ما ملاك است حالا چه امام زمان علیه السلام ظهور كند حاجات ما را برآورده كند یا نكند. من در آن چندجلسه عنوان بصری نمی‌دانم مخدرات آنها را شنیدند یا نه راجع به مسئله ظهور در آن جا گفتم كه اگر این مردم كه الان دارند می‌گویند یا حجة بن الحسن كذا و كذا! كی ظهور می‌كنی؟ این مسئله در درون آنها چه می‌گذرد؟ واقعا چه چیزی در آن مسئله قرار دارد؟ این مطلب باید كاملا دقت بشود از مسائل بسیار مهم و حیاتی ما است كه ما منظورمان از ظهور حضرت و درخواست ظهور چیست؟ آیا منظور این است كه بیاید و دیسك كمر ما را معالجه كند؟ یا بیاید و قرضهای ما را بدهد؟ یا بیاید و نازایی ما را تبدیل به صحت كند؟ یا بیاید و امور ما را اصلاح كند؟ خب حالا اگر حضرت آمد، گفتیم كه یابن رسول اللَه ما دیسك كمر داریم حضرت بگوید خب برو عمل كن! برو عمل كن! یابن رسول اللَه ما قرض داریم خب برو كار كن! یابن رسول اللَه فرض كن ما بچه دار نمی‌شویم می‌گوید خب برو از خدا بخواه! هان تمام شد! می‌گوید خب برای چه شما آمدی؟ همان سر جایت بودی! این است؟ یعنی امام زمان آمده كمردرد و پادرد ما را خوب كند؟ آرتروز ما را خوب كند؟ امام زمان باید بیاید قرض ما را بدهد؟ نازایی ما را باید بیاید درست كند؟ فرض كن امام زمان باید بیاید زندگی ما را درست كند؟ حضرت برای این غایب شده؟ یا نه؟ امام زمان كه ظهور می‌كند ما باید برویم‌ در منزل او و بگوییم معرفت خودت را به ما بده شناخت خودت را به ما بده ما را در حریم ولایت خودت داخل كن. امام زمان سهل است پیغمبر خدا مگر دیسك كمر نمی‌گرفت؟ مگر كمرش درد نمی‌گرفت؟ مگر قرض نداشت؟ مگر زندگی او آن طور نبود؟ مگر در خانواده او آن مسائل نمی‌گذشت؟ او كه رسول خدایش بود صبر می‌كرد و به كجاها رسید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الان امام زمان پادرد ندارد؟ ما چه می‌دانیم شاید آرتروز هم داشته باشد یعنی الان واقعا باید امام زمان صحیح و سالم باشد و نه سردرد داشته باشد و نه پادرد داشته باشد و نه هیچی! حضرت هم مثل بقیه ائمه، مگر بقیه ائمه مریض نمی‌شدند؟ مریض می‌شدند امام حسن عسگری مریض شده بود. امام رضا مریض شد دكتر آورده بودند، امام صادق مریض می‌شد امام سجاد مریض می‌شد امیرالمؤمنین هم مریض می‌شدند، دوا می‌خوردند خوب می‌شدند. حالا دوای آن زمان جور دیگری بود این هم به قسم دیگر است، آنها كه مكلف نیستند این مسائل را از راه اعجاز حل كنند، نه! پس بنابراین امام علیه السلام هدفش از ظهور باید دید چیست؟ مرحوم ملكی در این جا این را می‌خواهد بفرماید كه مقصود و هدف از ظهور حضرت، برآورده شدن حاجات دنیوی نباید باشد. این مطلب را من در همان چند جلسه عرض كردم. ان‌شاءاللَه در جلد دوم یك توضیح بیشتری می‌دهم‌.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -864,51 +868,51 @@
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1229,61 +1233,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="57" name="_x0000_i0057" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0057" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5468,115 +5472,115 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="165"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7307,50 +7311,61 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
     <w:name w:val="ChapChin"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Doroos_Matn">
+    <w:name w:val="Doroos_Matn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941857"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Anvar" w:hAnsi="_F Anvar"/>
+      <w:color w:val="5F4A79" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="54159998">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -7982,120 +7997,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
-  <cp:revision>19</cp:revision>
+  <cp:lastModifiedBy>محمد مغاری</cp:lastModifiedBy>
+  <cp:revision>21</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2026-07-28T13:49:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-  <TotalTime>2720</TotalTime>
+  <Template>Normal.dotm</Template>
+  <TotalTime>2729</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C6A05B2-C267-4E6B-9A66-9BD85C684966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>