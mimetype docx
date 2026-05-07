--- v0 (2025-10-18)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -154,87 +148,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظمت‌ روز غدیر، و ثواب‌ روزه‌ در آن‌ عید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و شیخ طوسی در مصباح المتهجد از داودبن کثیررقی، از ابی هارون: عماربن حریز عبدی روایت کرده است که گفت: وارد شدم در روز هجدهم از ماه ذوالحجه بر حضرت صادق و آن حضرت روزه بود، فلهذا به من گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هَذَا یوْمٌ عَظِیمٌ عَظَّمَ اللَه حُرْمَتَهُ عَلَی الْمُومِنینَ وَ اَکمَلَ لَهُمْ فِیهِ الدِّینَ وَ تَمَّمَ عَلَیهِمُ النِّعْمَهَ وَ جَدَّدَ لَهُمْ مَا اخَذَ عَلَیهِمْ مِنَ الْعَهْدِ وَ الْمِیثَاقِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«این روز عظیمی است که خداوند احترامش را بزرگ شمرده است بر مومنین و دین را برای آنها کامل کرده است و نعمت را بر آنان تمام کرده و آن عهد و پیمانی را که از آنها گرفته است، در این روز تجدید کرده است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درآن مجلس از آن حضرت پرسیده شد: ثواب روزه در این روز چیست ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یوْمُ عِیدٍ وَ فَرَحٍ وَ سُرُورٍ، وَ یوْمُ صَوْمٍ شُکراً للهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «روز عید و سرور و شادمانی و روز روزه گرفتن است به شکرانه آن برای خداوند» و روزه در این روز، معادل شصت ماه روزه از ماههای حرام است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هرکس دو رکعت نماز بخواند در این روز، هروقت بخواهد، و افضل آن نزدیک زوال و ظهر است و این ساعت – همان موقعی است که امیرالمومنین در غدیر خم، امام و پیشوای مردم باشد و این به جهت آن بود که در آن ساعت نزدیک به منزل بودند ـ پس هرکس نماز بگذارد در این وقت دو رکعت و پس از آن سجده کند و صدمرتبه </w:t>
       </w:r>
       <w:r>
@@ -431,231 +427,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نماز و دعای‌ وارد در روز عید غدیر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون صبح روز عید غدیر شود، لازم است که ابتدای روز (صدر نهار) غسل کرده و اینکه مومن نظیف ترین لباس های خود را بپوشد و فاخرترین آنها را در بر کند و عطر و طیب استعمال کند و دست به دعا بگشاید و بگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ اِنَّ هَذَا الْیوْمَ الَّذِی شَرَّفْتَنَافِیهِ بِوَلایهِ وَلَیک عَلِی صَلَواتُ اللَه عَلَیهِ وَ جَعَلْتَهُ اَمیرِالْمُومِنینَ وَ اَمَرْتَنَا بِمُواَلَاتِهِ وَ طَاعَتِهِ وَ انْ نَتَمَسَّک بِمَا یقَرِّبُنَا اِلَیک وَ یزْلِفُنَا لَدَیک اَمْرُهُ وَ نَهْیهُ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم قَدْ قَبِلْنَا امْرَک وَ نَهْیک وَ أطَعْنَا لِنَبِیک وَ سَلَّمْنَا وَ رِضینَا فَنَحْنُ مَوَالِی عَلِی علیه السلام و اوْلِیائِهِ کمَا امَرْتَ نُوَالِیهِ وَ نُعَادِی مَنْ یعَادِیهِ وَ نَبرْاُ مِمَّنْ یبْرَاُ مِنْهُ وَ نُبْغِضُ مَنْ ابْغَضَهُ وَ نُحِبُّ مَنْ احَبَّهُ وَ عَلِی مَوْلانَا کمَا قُلْتَ وَ امامُنا بَعْدَ نَبِینَا کمَا امَرْتَ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و چون وقت ظهر فرا رسید، با بصیرت و سکون و وقار و هیبت و خشوع، در جای خود قرار گیر و بگو:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اَلْحَمْدُ للهِ رَبِّ الْعالَمینَ کمَا فَضَّلَنَا فی دِینِهِ عَلَی مَنْ جَحَدَ وَ عَنَدَ وِفِی نَعیمِ الدُّنْیا مِمَّنْ عَمدَ وَهَدانَا بِمُحَمَّدٍ نَبیهِ وَ شَرَّفَنَا بِوَصِیهِ وَخَلیفَتِهِ فی حَیوَتِه وَ بَعْدَ مَمَاتِهِ امیرِالْمُوْمِنینَ، اللَهمَّ انَّ مُحَمَّداً نَبِینَا کمَا امَرْتَ وَ عَلْیا وَ مَوْلانَا کمَا اقَمْتَ وَ نَحْنُ مَوَالِیه وَ اولیاوُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و پس از آن برخیز و دو رکعت برای خدا نماز شکر بجای آور: در رکعت اول حمد و سوره قدر و در رکعت دوم حمد و سوره توحید را بخوان و قنوت بگیر و رکوع بنما و نماز را تمام کن و سلام بده و پس از نماز خود را به سجده بیافکن و در حال سجده بگو:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ انَّا الَیک نُوَجِّهُ وُجُوهِنَا فی یوْمِ عِیدِنَا الَّذی شَرَّفْتَنَا فیهِ بِوَلایتهِ مَوْلانَا امیرِالْمُوْمنینَ عَلِی بْنِ ابیطالبٍ صَلی اللَه علیهِ، عَلَیک نَتَوَکلُ، وَ بِک نَسعتَینُ فی اُمُورِنا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ لَک سَجَدَتْ وُجُوهُنَا وَ اشْعَارُنَا وَ ابْشَارُنَا وَ جُلُودُنَا وَ عُرُوقُنَا وَ اعْظُمُنَا وَ اعْصَابُنَا وَ لُحُومُنَا وَ دِمَاوُنَا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ ایاک نَعْبُدُ وَ لَک نَخْضَعُ وَ لَک نَسْجُدُ عَلَی مِلَهِ اِبْراهیمَ وَ دِینِ مُحَمَّدٍ وَ وَلایهِ عَلِی صَلَواتُک عَلَیهِمْ اجْمَعینَ، حُنَفاءَمُسْلِمینَ وَ مَا نَحْنُ مِنَ الْمُشْرِکینَ وَ لا مِنَ الْجَاحِدینَ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ الْعَنِ الْجَاحِدِینَ الْمُعَانِدینَ الْمَخَالِفینَ لامْرِک وَ امْرِ رَسُولِک اللَهمَّ الْعَنِ الْمُبْغِضِینَ لَهُمْ لَعْناً کثِیراً لاینْقَطِعُ اوَّلُهُ وَلا ینْفَدُ آخِرُهُ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ صَلِّ عَلَی مُحَمَّدٍ وَ آلِهِ وَ ثَبِّتْنَا عَلَی مُوَالاتِک وَ مُوَالَاهِ رَسُولک وَ آلِ رَسُولِک وَ مُوَالاهِ امیرِالْمُؤْمِنینَ صَلَواتُ اللَه عَلَیهِمْ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ آتِنَا فِی الدُّنْیا حَسَنَهً وَ فِی الآخِرَهِ حَسَنَهً وَ احْسِنْ مُنْقَلبَنَا یا سَیدَنَا وَ مْولانَا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و سپس بخور و بیاشام و اظهار سرور و شادمانی کن و برادرانت را اطعام کن و در بر و احسان به آنها زیاده روی کن و به جهت اعظام و بزرگداشت این روزت، در برآوردن حاجات برادرانت اقدام کن و به جهت خلاف با آنانکه در این روز، اظهار غم و حزن و اندوه کردند، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ضَاعَفَ اللَه حُزْنَهُمْ وَ غَمَّهُمْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، تو به برادرانت بپیوند و در قضاء حوائج آنها کوشا باش؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علامه امینی آورده است: با باسناد کلینی از حسین بن حسن حسینی از محمد بن موسی همدانی از علی بن حسان واسطی از علی بن حسین عبدی که او گفت از حضرت عبدالعظیم شنیدم که گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صِیامُ یوْمِ غَدِیرِ خُمٍّ یعْدِلُ عِنْدَاللَه فی کلِّ عَامٍ مِاَهَ حِجَّهٍ وَ مَاَهَ عُمْرَهٍ مُبْرُورَاتٍ مُتَقَبَّلاتٍ وَ هُوَ عِیدُاللَه الاکبَرُـ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحدیث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
@@ -714,93 +721,95 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! اعیاد شیعه چهار است: قربان و فطر و جمعه و غدیرـ الحدیث.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از کتاب النشر و الطی از حضرت رضا در ضمن حدیث طویلی آمده است که: روز غدیر روز تهنیت است و چون مومنی برادرش را ببیند، بگوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الْحَمْدُللهِ الَّذِی جَعَلَنَا مِنَ الْمُتَمَسِّکینَ بِوِلایتِهِ امیرِالْمومنینَ وَ الائِمَّهِ عَلَیهِمُ السَّلامُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«حمد و سپاس مختص خداوند است که ما را از چنگ زدگان و در آویختگان به ولایت امیرمومنان و امامان طاهرین علیهم السلام قرار داد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از کتاب محمدبن علی طرازی، از حضرت صادق در ضمن حدیثی آمده است که: چون برادر مومنت را در روز غدیر دیدی، بگو:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الْحَمْدُللهِ الَّذِی اکرَمَنَا بِهَذَالْیوْمِ وَ جَعَلَنا مِنَ الْمُوْمنینَ وَ جَعَلَنَا مِنَ الْمُوْفینَ بِعَهْدِهِ الَّذی عَهِدَهُ الَینَا وَ مِیثَاقِهِ الَّذِی وَاَثَقَنا بِهِ مِنْ وِلایتِه وُلاهِ امْرِهِ وَ الْقُوَّامِ بِقِسْطِهِ وَ لَمْ یجْعَلْنَا مِنَ الْجَاحِدِینَ وَ المُکذِّبِینَ بِیوْمِ الدِّینِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -827,64 +836,66 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در روز غدیر، دعاهای مختصر و مطول وارد شده است و ادعیه مطوله را مرحوم سید ابن طاووس، اعلی اللَه تعالی درجته از حضرت صادق و از بعضی کتب عتیقه و روایت شیخ مفید آورده است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در آن روز، زیارت مخصوصه مولی الموالی امیرالمومنین وارد است که آن حضرت را از نزدیک و یا از دور زیارت کنند، از جمله زیارتی است که از حضرت صادق وارد شده است و ابن طاووس از عده‌ای از مشایخ شیعه از ابوعبداللَه محمدبن احمد صفوانی در کتاب خود با اسنادش به آن حضرت آورده است که: اگر در روز غدیر در مضهد مولانا امیرالمومنین بودی، بعد از نماز و دعا به قبر آن حضرت نزدیک شو و اگر دور بودی اشاره و ایماء کن و این دعا را بخوان:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللَهمَّ صَلِّ عَلَی وَلِیک وَ اخِی نَبِیک وَ وَزِیرهِ وَ حَبیبِهِ وَ خَلیلِهِ وَ مَوْضِعِ سِرِّهِ وَ خِیرَیهِ مِنْ اُسْرَتهِ وَ وَصِیهِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ الخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از جمله زیارات، زیارت امین اللَه معروف است که ابن طاووس در زیارت غدیر آورده است. سید گوید: فصل در آنچه ما ذکر می‌کنیم در تعیین زیارت مولانا علی در روز غدیر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -916,128 +927,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">زیارت‌های‌ أمیرالمؤمنین‌ علیه‌ السّلام‌ در روز غدیر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت محمدبن علی فرمود: پدرم که سلام خدا بر او باد، برای زیارت امیرالمومنین رسید، آنقدر گریست که بر محاسنش از اشکهای چشمانش جاری شد و پس از آن گفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: السَّلامُ عَلَیک یا امیرَالْمُومنینَ وَ رَحْمَهُ اللَه وَ بَرَکاتُهُالسَّلامُ عَلَیک یا امینَ اللَه فی ارْضِهِ وَ حُجَّتَهُ عَلَی عِبَادِهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و تا رسید به جمله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مشغوله عن الدنیا بحمدک و ثنائک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. در این حال گونه خود را به روی قبر گذاشت و گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم ان قلوب المخبتین الیک والهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تا رسید به جمله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و غایه رجائی، فی منقلبی و مثوای.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جابر جعفی گوید: حضرت باقر به من گفتند: این کلام را کسی نمی گوید و بدین دعا احدی از شیعه ما در نزد قبر امیرالمومنین و یا قبور یکی از ائمه دعا نمی کند مگرآنکه دعای او در طی محفظه‌ای از نور نوشته می‌شود و به خاتم محمد مهر می‌خورد و همین طور محفوظ می‌ ماند تا آن را به قائم آل محمد بسپارند و قائم آل محمد با او به بشارت و تحیت و کرامت ملاقات می‌کنند. انشاءاللَه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جابر گوید: من این حدیث را از حضرت باقر برای حضرت صادق نقل کردم، آن حضرت فرمود: این را اضافه کن که: چون خواستی از یکی از امامان وداع کنی بگو:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السلام علیک ایها الامام و رحمه اللَه و برکاته! استودعک اللَه و علیک السلام و رحمه اللَه! امنا بالرسول و بما جئتم به و بما دعوتم الیه! الهم لاتجعله آخرالعهد من زیارتی ولیک، اللَهم لاتحرمنی ثواب مزاره الذی اوجبت له و یسرنا العود الیه انشاء اللَه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن طاوس پس از نقل این زیارت معتبره، از کتاب مزار ابن ابی قره می‌گوید: من می‌گویم: حضرت صادق هم قبر امیرالمومنین را به نحو همین زیارت با نظیر همین عبارات زیارت کرده‌اند و به جهت خوف اطاله، من از ذکر آن خودداری می‌کنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1069,62 +1085,64 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از جمله اعمال عید غدیر، روزه داشتن است که: در طی مطالب این بحث بسیاری از روایات خاصه و عامه در فضیلت روزه این روز، گذشت و ثواب شصت ماه روزه و هشتاد ماه روزه و شصت سال روزه و شصت ماه روزه در ماههای محرم در آنها ذکر شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینک روایتی نقل می‌کنیم از ابن طاووس از کتاب محمدبن علی طرازی از ابوالحسن عبدالقاهر که در بان حضرت موسی بن جعفر و حضرت جواد ابوجعفر محمدبن علی بوده است که او می‌گوید: حدیث کرد برای من ابوالحسن: علی بن حسان واسطی در شهر واسط در سنه سیصد و او می‌ گوید: حدیث کرد الصادق بر او و بر پدران و پسران او درود باد که می‌گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صوم یوم غدیر خم یعدل صیام عمرالدنیا لوعاش انسان عمر الدنیا ثم لوصام ما عمرت الدنیا لکان له ثواب ذلک. وصیامه یعدل عنداللَه عزوجل ماه حجه و ماه عمره و هو عیداللَه الاکبر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ما بعث اللَه عزوجل نبیا الو تعید فی هذالیوم و عرف حرمته و اسمه فی السماء یوم العهد المعهود و فی الارض یوم المیثاق الماخوذ و الجمع المشهود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ الحدیث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
@@ -1162,91 +1180,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از جمله مثوبات و قربات در روز غدیر افطار دادن مومنین است که در آن تاکید شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سیدبن طاووس از کتاب النشروالطی روایت مفصلی را در فضیلت روز غدیر ذکر می‌کند که از جمله فقرات آن این است که حضرت رضا می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و یوم تفطیر الصائمین فمن فطر فیه صائما مومنا کان کمن اطعم فئاما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فئاما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الی ان عد عشرا، ثم قال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> او تدری ما الفئام؟! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: لا! قال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ماة الف و هو یوم التهنیه نهنی بعضکم بعضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1337,152 +1359,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اگر کسی روز غدیر را محترم بدارد، کلام خدا و رسول خدا و خلیفه خدا را محترم داشته است. پس یک روز غدیر معادل با عمر دهر، ویک ساعت آن معادل با روزها و ماهها و یک دقیقه و لحظه آن مساوی با روزهای دیگر است و هلم اجراً. و علیهذا اگر کسی‌ بدون‌ الزام‌ و اکراه‌، یک‌ روز غدیر را با روزۀ مستحبی‌ به‌ مِهر علی‌ و به‌ محبّت‌ ولایت‌، و به‌ پاسخ‌ مثبت‌ دادن‌ به‌ ندای‌ حقّ، لبیک‌ گیود، هر لحظه‌ از تشنگی‌ و گرسنگی‌ را که‌ می‌برد، مساوق‌ با روزها و ماهها از سایر ایام‌ است‌ و لذا هیچ‌ تعجّبی‌ که‌ ندارد هیچ‌، بلکه‌ طبق‌ موازین‌ عقلیه‌ و فطریه‌، این‌ پاداش‌های‌ عظیم‌ برای‌ عاملان‌، در روز عید غدیر که‌ بدون‌ شک ناشی‌ از پذیرش‌ ولایت‌ و ربط‌ با آن‌ حضرت‌ است‌، صحیح‌ و ثابت‌ است‌ .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌ است‌ مکتب‌ شیعه‌، و این‌ است‌ سعه‌ و گشایش‌ و واقعیت‌ و أوج‌ محبت‌ و مودّت‌ و ایثار و حقیقتی‌ که‌ از آن‌ موج‌ می‌زند، و همچون‌ فوّاره‌ فوران‌ دارد . امّا بیچاره‌ و مسکین‌ مکتب‌ عامّه‌ است‌ که‌ خشک‌ و بدون‌ محتوی‌، چون‌ برسند به‌ روایتی‌ صحیح‌ که‌ از رسول‌ خدا رسیده‌ است‌ بر آنکه‌: روزه‌ در روز غدیر معادل‌ با شصت‌ ماه‌ روزه‌ است‌، خود را گم‌ می‌کنند و می‌گویند: چطور می‌شود روزۀ یک‌ روز آنهم‌ مستحبّ نه‌ واجب‌، ثواب‌ شصت‌ ماه‌ روزه‌ را داشته‌ باشد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1743,61 +1765,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6467,56 +6489,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6532,51 +6553,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6801,51 +6822,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7620,51 +7641,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7734,72 +7755,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8009,62 +8033,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8124,250 +8150,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8444,50 +8499,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8936,120 +9003,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>