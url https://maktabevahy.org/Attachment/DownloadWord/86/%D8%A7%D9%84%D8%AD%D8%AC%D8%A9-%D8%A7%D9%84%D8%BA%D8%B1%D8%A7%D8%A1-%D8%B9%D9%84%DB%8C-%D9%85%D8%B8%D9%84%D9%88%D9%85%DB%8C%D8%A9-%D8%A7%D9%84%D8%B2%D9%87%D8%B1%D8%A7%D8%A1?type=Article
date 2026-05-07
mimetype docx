--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -157,50 +151,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گریستن رسول خدا بر مصائب اهل البیت علیهم السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از أمیرالمؤمنین علیه السّلام روایت است که فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بینَا أَنَا وَ فَاطِمَةُ وَ الْحَسَنُ وَ الْحُسَینُ عِنْدَ رَسُولِ اللَه صَلَّى اللَه عَلَیهِ وَ ءَالِهِ وَ سَلَّمَ إذِ الْتَفَتَ إلَىَّ فَبَکى. فَقُلْتُ: مَا یبْکیک یا رَسُولَ اللَه؟ قَالَ: أَبْکى مِنْ ضَرْبَتِک عَلَى الْقَرْنِ و لَطْمِ فَاطِمَةَ خَدِّهَا وَ طَعْنِ الحَسَنِ فِى فَخِذِهِ وَ السَّمِّ الَّذِى یسْقَاهُ وَ قَتْلِ الْحُسَین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -249,50 +244,51 @@
         </w:rPr>
         <w:t xml:space="preserve">چون اجازه دخول به منزل را به آنها ندادند، آن جماعت بازگشتند و فقط قُنفذ درب خانه ایستاد و مراجعت ننمود. چون عمر از آن جماعت شنید که أمیرالمؤمنین علیه السّلام اذن دخول نداده‌اند خشمناک شد و با جماعتى به خانه فاطمه با کمال شدّت روى آورد، و دستور داد مقدارى هیزم درِ خانه انباشتند، و سپس خودش به صداى بلند فریاد برآورد بطوری که أمیرالمؤمنین و فاطمه بشنوند: اى على! براى بیعت خارج شو و گرنه خانه را به رویت آتش مى‌زنم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فاطمه فریاد برآورد: اى عمر! تو را با ما چکار؟! عمر گفت: نمى‌رویم تا آنکه خانه را به روى ما باز کنید. و چون دید کسى درِ خانه را باز نکرد، در خانه را آتش زد. فاطمه زهرا در پشت درِ مشتعل، او را از ورود به خانه منع میکرد. عمر با لگد محکم به در کوفت بطوریکه در باز شد و فاطمه به دیوار چسبید. عمر از روى مقنعه سیلى بر صورت فاطمه زد بطوریکه گوشواره از گوش حضرت به زمین افتاد، و با تازیانه بر دست آن حضرت زد. فاطمه فریاد کرد: وَا أَبَتَاه! و با صداى بلند گریه کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عمر میگوید: چون ناله فاطمه را شنیدم نزدیک بود که قلب من نرم گردد و دست بردارم؛ لیکن چون کید محمّد و سیراب شدن على از خون بزرگان عرب از خاطرم گذشت، فاطمه را مجدّداً به دیوار فشار دادم. فاطمه ناله کرد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَا أَبَتَاهْ! هَکذَا یفْعَلُ بِحَبِیبَتِک؟ وَ اسْتَغَاثَتْ بِفِضَّةَ خَادِمَتِها وَ قَالَتْ: لَقَدْ قُتِلَ مَا فِى بَطْنِى مِنَ الْحَمْلِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «اى پدرجان! آیا اینطور با حبیبه تو رفتار مى‌کنند؟ و فضّه خادمه خود را صدا کرد و گفت: هر آینه جنینى که در شکم داشتم کشته شد.» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -304,50 +300,51 @@
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نظّام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> میگوید:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ عُمَرَ ضَرَبَ بَطنَ فاطمةَ علیها السّلامُ یومَ البَیعة حتّى ألقَتِ المُحسنَ مِن بَطنِها. و کان یصیحُ: أَحرِقُوها بمَن فِیها. و ما کانَ فى الدّارِ غیرُ علىٍّ و فاطمةَ وَ الحَسنِ و الحُسینِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
@@ -365,50 +362,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن قُتَیبه دِینَوَرى متوفّى ٢٧٦ هجرى میگوید: فَدَعا بالحَطَب و قال: و الّذى نفسُ عمر بِیده لَتَخرُجُنَّ أو لأحْرُقَنَّها على مَن فیها. فقیل: یا أبا حَفص! إنّ فیها فاطمةَ! فقال: و إنْ! فخَرَجوا فبایعوا إلاّ علیا فإنّه زعَمَ أنّه قال: حَلَفْتُ أنْ لاَ أخْرُجَ وَ لاَ أضَعَ ثَوْبِى عَلَى عَاتِقِى حتَّى أجْمَعَ الْقُرْءَانَ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فوَقَفتْ فاطمةُ رضى اللَه عنها على بابِها، فقالتْ: لاَ عَهْدَ لِى بِقَوْمٍ حَضَرُوا أَسْوَأَ مَحْضَرٍ مِنْکمْ؛ تَرَکتُمْ رَسُولَ اللَه صَلَّى اللَه عَلَیهِ [ وَءالِه [وَ سَلَّمَ جِنَازَةً بَینَ أَیدِینَا وَ قَطَعْتُمْ أَمْرَکمْ بَینَکمْ، لَمْ تَسْتَأْمِرُونَا وَ لَمْ تَرُدُّوا لنَا حَقًّا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«در این هنگام عمر هیزم طلبید و گفت: سوگند به آن کسیکه نفس عمر در دست اوست، یا خارج شوید براى بیعت یا آنکه خانه را با هر کس در اوست آتش مى‌زنم! به عمر گفتند: اى عمر! آخر در این خانه فاطمه است! گفت: اگر چه فاطمه هم باشد! و سپس همه را از منزل خارج کردند و از همه بیعت گرفتند، مگر از على که نتوانستند از او بیعت بگیرند، چرا که او گفت: قسم خورده‌ام که از منزل بیرون نروم و لباس بر دوش نیفکنم تا آنکه قرآن را جمع کنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -437,50 +435,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جریان کشاندن أمیرالمؤمنین علیه السّلام به مسجد براى بیعت با خلیفه، و حالات و کلمات حضرت زهرا سلام اللَه علیها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن قُتَیبه دِینَوَرى متوفّى ٢٧٦ هجرى میگوید: چون على از آمدن براى بیعت خوددارى کرد، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قام عمرُ، فمَشَى معهُ جماعةٌ حتّى أتَوا بابَ فاطمة، فَدَقُّوا البابَ، فلمّا سَمِعتْ أصواتَهم نادَت بأعلَى صوتِها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: یا أبَتِ! یا رَسُولَ اللَه، مَاذَا لَقِینَا بَعْدَک مِنِ ابْنِ الْخَطَّابِ و ابْنِ أَبِى قُحَافَةَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -493,50 +492,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«در این هنگام عمر برخاست و با او جماعتى حرکت کردند تا به خانه فاطمه رسیدند. در را کوفتند، چون حضرت فاطمه صداى آنان را از پشت در شنید، با صدائى هر چه بلندتر فریاد زد: اى پدر من! اى رسول خدا! چه بسیار مصائب و آزارهائى که بعد از تو از عمر بن الخطّاب و أبوبکر به ما رسید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نیز میگوید: پس از آنکه از على در مسجد نتوانستند بیعت بگیرند، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَلَحِقَ علىٌّ بِقَبْر رسولِ اللَه صلّى اللَه علَیه [ و ءالِه ] و سلّم یصیحُ و یبکى و ینادى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿يابْنَ اُمِّ إنَّ الْقَوْمَ اسْتَضْعَفُونِى وَ كادُوا يقْتُلُونَنَى﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -563,50 +563,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امتناع امیرالمؤمنین از بیعت و دفاع فاطمه زهرا از ایشان به نقل ابن ابى‌الحدید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن أبى الحدید میگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمّ دخلَ عمر فقال لِعلىٍّ: قُم فبایعْ! فَتَلکأَ و احْتبسَ فأخذ بیده فقال: قُمْ! فأبَى أن یقومَ، فحملَه و دفعَه کما دفعَ الزُّبیرَ حتّى أمسَکهما خالدٌ و ساقَهما عمر و مَن مَعه سوقًا عنیفًا، و اجتمعَ النّاسُ ینظُرون و امتَلأتْ شَوارِعُ المدینة بالرِّجال. و رأتْ فاطمةُ ما صنع عمرُ، فصَرختْ وَ وَلوَلتْ وَ اجتَمع معها نسآءٌ کثیرٌ مِن الهاشمیات و غیرِهنّ، فخرجتْ إلى باب حُجرتها و نادتْ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا أَبَابَکرٍ! ما أَسْرَعَ ما أَغَرْتُمْ عَلَى أَهْلِ بَیتِ رَسُولِ اللَه! وَ اللَه لاَ أُکلِّمُ عُمَرَ حَتَّى أَلْقَى اللَه!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -632,64 +633,66 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اى أبابکر! چقدر زود از روى نخوت و حمیت جاهلى بر اهل بیت رسول خدا حسد ورزیدید! سوگند به خدا که من با عمر تکلّم نخواهم کرد تا خداى خودم را ملاقات کنم!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن قتیبه دینورى میگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ خرَجَ علىٌّ کرَّم اللَه وَجهَه یحمِلُ فَاطمةَ‌ بنتَ رَسولِ اللَه صلَّى اللَه علیه [ و ءَالِهِ ] وَ سلّم علَى دآ بَّةٍ لَیلاً فى مَجالسِ الأنصارِ تَسألُهمُ النُّصرةَ، فکانوا یقولونَ: یا بِنتَ رسول اللَه! قد مضَتْ بَیعتُنا لِهذَا الرَّجُل، و لَو أنّ زوجَک و ابنَ عمِّک سَبَق إلینَا قبلَ أبى‌بکرٍ مَا عَدَلْنا بِهِ. فَیقولُ علىٌّ کرَّمَ اللَه وجهَه:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَفَکنْتُ أَدَعُ رَسُولَ اللَه صلّى اللَه عَلیهِ[ وَ ءَالِهِ] وَ سَلَّمَ فِى بَیتِهِ لَمْ أَدفِنْهُ وَ أَخْرُجُ أُنازِعُ النَّاسَ سُلْطَانَهُ؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقالتْ فاطمةُ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مَا صَنَعَ أَبُوالْحَسَنِ إلّا مَا کان ینْبَغِى لَهُ، وَ لَقَدْ صَنَعُوا مَا اللَه حَسِیبُهُمْ وَ طَالِبُهُمْ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -855,78 +858,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مناشده حضرت زهرا سلام اللَه علیها با أبوبکر و عمر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقالتْ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَرَأَیتُکمَا إنْ حَدَّثْتُکمَا حَدِیثًا عَنْ رَسُولِ اللَه صَلَّى اللَه عَلَیهِ [و ءَالِهِ ] وَ سَلَّمَ، تَعْرِفَانِهِ وَ تَفْعَلاَنِ بِهِ؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالاَ: نَعَمْ. فَقَالَتْ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نَشَدْتُکمَا اللَه أَلَمْ تَسْمَعَا رَسُولَ اللَه یقُولُ: رِضَا فَاطِمَةَ مِنْ رِضَاىَ وَ سَخَطُ فَاطِمَةَ مِنْ سَخَطِى، فَمَنْ أَحَبَّ فَاطِمَةَ ابْنَتِى فَقَدْ أَحَبَّنِى، و مَنْ أَرْضَى فَاطِمَةَ فَقَدْ أَرْضَانِى، وَ مَنْ أَسْخَطَ فَاطِمَةَ فَقَدْ أَسْخَطَنِى؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالاَ: نَعَمْ، سَمِعْنَاهُ مِنْ رَسُولِ اللَه صَلَّى اللَه عَلَیهِ [ وَ ءَالِهِ ] وَ سَلَّم قَالَتْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَإنِّى أُشْهِدُ اللَه وَ مَلَـآئِکتَهُ أَنَّکمَا أَسْخَطْتُمَانِى وَ مَا أَرْضَیتُمَانِى، وَ لَئِنْ لَقِیتُ النَّبِىَّ لاَءَشْکوَنَّکمَا إلَیهِ... وَ اللَه لاَءَدْعُوَنَّ اللَه عَلَیک فِى کلِّ صَلَوةٍ أُصَلِّیهَا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«حضرت فاطمه به أبوبکر و عمر فرمود: اگر من از رسول خدا براى شما حدیثى نقل کنم، شما اعتراف مى‌کنید و به مضمون آن تسلیم هستید؟ گفتند: بله. حضرت فاطمه فرمود: شما را به خدا سوگند میدهم که آیا شما از رسول خدا نشنیدید که میفرمود: رضاى فاطمه از رضاى من است و خشم فاطمه از خشم من است، کسى که دختر مرا دوست داشته باشد مرا دوست داشته است، و کسى که فاطمه دختر مرا راضى کند مرا راضى کرده است، و کسى که او را به غضب در آورد مرا به غضب در آورده است؟ گفتند: بله، ما از رسول خدا صلّى اللَه علیه و آله و سلّم شنیدیم که این مطلب را میفرمود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -978,50 +984,51 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علىّ بن برهان الدّین حلبىّ شافعى میگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قال الواقدىُّ: و ثَبتَ عِندنا أنّ علیا کرّم اللَه وجهَه دَفنَها رَضِى اللَه عنها لیلاً و صلّى علَیها و معَه العبّاسُ و الفَضلُ رضِى اللَه عنهم، و لَم یعلِموا بِها أحدًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1151,64 +1158,66 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لمَّا ماتَتْ زَینبُ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنتُ رسولِ اللَه صَلّى اللَه علیه [ وءالِه ] وَ سلّم قَالَ رَسولُ اللَه صَلّى اللَه علَیه [ وءَاله ] وَ سلّم:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَلْحِقُوها بِسَلَفِنَا الْخَیرِ عُثْمَانَ بْنِ مَظْعُونٍ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَبَکتِ النّسآءُ فجَعَل عُمرُ یضْرِبُهنّ بِسَوطِهِ. فأخَذَ رَسولُ اللَه صَلّى اللَه علَیه [ وءَاله ] وَ سلّم یدَهُ وَ قَال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مَهْلاً یا عُمَرُ! دَعْهُنَّ یبْکینَ. وَ إیاکنَّ وَ نَعِیقَ الشَّیطَانِ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ إلى أن قَالَ: وَ قَعَدَ رَسولُ اللَه عَلَى شَفیرِ القَبر و فاطمةُ إلى جَنبه تَبکى فَجَعَلَ النّبىُّ صَلّى اللَه علَیه [ وءَاله ] و سلّم یمسَحُ عَینَ فاطمةَ بِثَوبِهِ رَحمةً لها.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1246,88 +1255,91 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سنگدلى خلیفه در مرگ رقیه دختر رسول خدا صلى ‌اللَه ‌علیه‌ و آله ‌و سلم و جلوگیرى حضرت از رفتار او</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از بیهقى در «السّنن الکبرى» از ابن عبّاس روایت است که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّه قالَ: بَکتِ النِّسآءُ عَلَى رُقَیةَ بِنتِ رسولِ اللَه رَضِىَ اللَه عَنهَا فَجَعَل عُمرُ رَضِىَ اللَه عَنه ینْهَاهُنَّ، فَقَالَ رَسولُ اللَه صَلّى اللَه علَیه [ وَ ءَالِه ] وسلّم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: مَهْ! یا عُمَرُ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ: ثُمّ قالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> إیاکنَّ وَ نَعِیقَ الشَّیطَانِ فَإنَّه مَهْمَا یکنْ مِنَ الْعَینِ وَ الْقَلْبِ فَمِنَ الرَّحْمَةِ، وَ مَا یکونُ مِنَ اللِسَانِ وَ الْیدِ فَمِنَ الشَّیطَانِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ: وَ جَعَلَت فاطمةُ رضِىَ اللَه عَنها تَبکى عَلى شَفِیر قَبرِ رُقیةَ فجَعَلَ رَسولُ اللَه صَلّى اللَه علَیه [ و ءَالِه ] وَ سلّم یمْسَحُ الدُّمُوعَ عَلَى وَجْهِها بِالْید، أو قالَ: بِالثَّوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ابن عبّاس میگوید: چون رقیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
@@ -1371,50 +1383,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نهى خلیفه از گریه کردن بر سر جنازه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نسائى و ابن ماجه از أبوهریره روایت میکند که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّه قال: مَاتَ میتٌ فى ءَالِ رسولِ اللَه صَلّى اللَه علَیه [ وَ ءَالِه ] وسلّم فَاجتَمَعَ النِّسَآءُ یبکینَ علَیه، فقَامَ عُمرُ ینْهَاهُنَّ وَ یطْرُدُهُنّ. فقالَ رسولُ اللَه صلّى اللَه علیه [ وءَالِه ] وَ سلّم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دَعْهُنَّ یا عُمَرُ! فَإنَّ الْعَینَ دامِعَةٌ وَ الْقَلْبَ مُصَابٌ وَ الْعَهْدَ قَرِیب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1452,104 +1465,107 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پشیمانى ابوبکر در هنگام مرگ از تعرّض به خانه فاطمه زهرا علیها السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أبوبکر در وقت مردن مى‌گفت که: اى کاش سه کارى که انجام دادم آنها را انجام نداده بودم؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فأمّا الثَّلاثُ الّتى فَعَلتُها و وَدِدتُ أنّى تَرَکتُها فَوَدِدْتُ أنّى لم أکن فَتَّشْتُ بیتَ فاطمةَ، و ذَکرَ فِى ذلِک کلامًا کثیرًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و بعبارت دیگر: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَوَدِدْتُ أنّى لَمْ أَکشِفْ بیتَ فاطِمةَ عَنْ شَىْ‌ءٍ وَ إن کانُوا قَدْ غَلَقوهُ عَلى الحَرْبِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و بعبارت دیگر: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اُغْلِقَ عَلَى الْحَرْبِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
@@ -1708,152 +1724,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اى پدرجان! من در سایه حمایت تو محفوظ بودم، و تو یگانه حامى اى بودى که مرا از هر گزند مصون میداشتى. اى گل روى من! اى زینت محفل من! تا تو بودى من از هیچ ظلم و آزارى بیم نداشتم، لیکن امروز که از دنیا رفتى و دشمنان تو مرا بى تو دیدند، باید براى افراد فرومایه و زبون فروتنى کنم و براى حمایت از دین تو و دفاع از حق علىّ پسرعموى تو چادر بر سر کنم و به مسجد رفته و جلوى ظلم و ستم را بگیرم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اى پدر مهربان! اگر گاهگاهى هنگام شب تار، قُمرى در شاخه درخت به گریه در آید، بدان که من هر روز روشن و هر بامداد تابان بر تو گریه مى‌کنم. آرى، از این به بعد غم و اندوه بر فراق تو مونس من خواهد بود و اشکهاى چشم من چون گردنبندى، بر سینه من قرار خواهد گرفت. آرى، کسى که خاک قبر تو را ببوید و بوى نسیم تربت تو بر مشام او برسد، دیگر چه نیازى دارد که در طول مدّت روزگار عطر و غالیه استعمال کند.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2114,61 +2130,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="24" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6865,56 +6881,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6930,51 +6945,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7199,51 +7214,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -8018,51 +8033,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -8132,72 +8147,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8407,62 +8425,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8522,250 +8542,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8842,50 +8891,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9334,120 +9395,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>