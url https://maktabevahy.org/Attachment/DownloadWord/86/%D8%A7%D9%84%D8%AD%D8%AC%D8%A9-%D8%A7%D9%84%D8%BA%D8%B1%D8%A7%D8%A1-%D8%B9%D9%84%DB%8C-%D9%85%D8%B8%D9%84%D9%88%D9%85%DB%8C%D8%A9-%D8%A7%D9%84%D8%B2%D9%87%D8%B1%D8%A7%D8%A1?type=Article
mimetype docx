--- v1 (2026-05-07)
+++ v2 (2026-08-14)
@@ -2130,61 +2130,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="24" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="68" name="_x0000_i0068" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0068" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>