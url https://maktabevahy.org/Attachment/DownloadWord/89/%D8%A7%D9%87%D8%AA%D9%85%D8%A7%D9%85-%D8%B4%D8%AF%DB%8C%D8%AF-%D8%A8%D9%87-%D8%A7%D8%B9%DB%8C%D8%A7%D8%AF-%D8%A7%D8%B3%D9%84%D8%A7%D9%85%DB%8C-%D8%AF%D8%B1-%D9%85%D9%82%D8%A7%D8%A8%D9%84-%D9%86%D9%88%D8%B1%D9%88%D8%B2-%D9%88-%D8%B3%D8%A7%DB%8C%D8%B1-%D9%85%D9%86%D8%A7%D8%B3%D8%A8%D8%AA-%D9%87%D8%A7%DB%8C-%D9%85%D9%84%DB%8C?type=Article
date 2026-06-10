--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -605,77 +599,79 @@
         </w:rPr>
         <w:t xml:space="preserve">در این موقع که موقع گرفتن نتیجه و مزد است، آن روز را باید عید گرفت و از خداوند کریم و رحیم عیدی دریافت کرد. امّا عید گرفتن نه به معنای ساز و دهل زدن است و نه به معنای شیرینی خوردن و رنگارنگ پوشیدن و تفریح و تفرّج بهیمانه کردن، بلکه به معنای یک درجه از تزکیه و تطهیر بالاتر، و یک صیقل بهتر به نفس دادن تا آمادۀ برکات و نزول موائد آسمانی گردد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شب عید فطر دو غسل دارد: یکی در اوّل شب و یکی در آخر شب، و آن شب احیاء و زنده‌داری است یعنی تا به صبح به عبادت و قیام و ذکر و یاد محبوب و معشوق ازلی و حبیب سرمدی مشغول بودن. و در روز عید نیز غسل دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و رفتن برای نماز عید، و با تمام مردم در صحرا بجای آوردن، و آن را با کیفیّتی خاصّ، در دو رکعت و با نُه قنوت بجای آوردن، و زبان به ذکر تهلیلات گشودن که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَه أکبرُ، اللَه أکبرُ، لا إلهَ إلّا اللَه و اللَه أکبرُ، اللَه أکبرُ و لِلهِ الْحَمدُ، و الحمدُ لِله عَلی ما هَدانا، و لَهُ الشُّکرُ عَلیٰ ما أولانا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و امّا در قربان، به جهت آنکه مردم به عشق لقاء و دیدار وجه اللَه، دست از خانه و لانه و وطن و کسب و کار و شهرت و جاه و جمیع علایق شسته، و به سوی بیت اللَه الحرام ﮋﮑ ﮒ ﮓ ﮔﮊ روان شده، و طواف و سعی و وقوف در عرفات را که خارج از حرم است، بجای آورده، سپس داخل در حرم و مشعر آمده و شب را به إذن دخولی که از حضرت او دریافت کرده است در مزدلفه آرمیده، و سپس به مِنیٰ آمده و شیطان را هفت بار سنگ زده و قربانی کرده و سر تراشیده، و در این مدّت پای و سر برهنه به دنبال حبیب در جستجو و در تکاپو بوده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینک جای آن دارد که موقع خروج از إحرام است، به شکرانۀ قبولی أعمال و پذیرش این اعمال سخت و در عین حال شیرین و لذّت بخش، عید بگیرد و الحَمدُ لِلّه بگوید و به مراسم عید که آن هم باز، ذکر خدا و تطهیر بیشتری است مهیّا گردد، نماز عید بخواند و زبان به تقدیس و تمجید الهی بگشاید، و از جمال و جلال او بیان کند و از محاسن و زیبایی‌های او إعلان وحدت و توحید ذات و أسماء و صفات و أفعال را در عالم منتشر کند، و بگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَه أکبرُ، اللَه أکبرُ، لا إلَه إلّا اللَه و اللَه أکبرُ، اللَه أکبرُ و لِله الحَمدُ، اللَه أکبرُ عَلی ما رَزَقَنا مِن بَهیمَةِ الأنعامِ، الحَمدُ لِلهِ عَلَی ما أبلانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نه تنها خود حُجّاج بلکه جمیع مسلمین در سراسر بقاع عالم بدین موهبت عظمایی که نصیب برادرانشان در آن مواقف کریمه شده است عید بگیرند، و به دنبال أعمالی که در ذُو القعدة و ده روز از ذوالحجّه بجای آورده‌اند، قربانی کنند و نماز عید بخوانند و برای جماعت با امام، پای برهنه به صحرا روند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -806,106 +802,111 @@
         <w:t xml:space="preserve">عید غدیر، ندای حضرت قدّوس و سبّوح را به حصر ولایت در قرآن کریم به: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿يَأَيهَا الرَّسولُ بَلِّغْ مَا أُنزِلَ إِلَيْك مِن رَّبِّك﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پاسخ صحیح دادن، و گفتار حضرت پیامبر أعظمش را به: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن کنتُ مَولاهُ فعلیٌّ مَولاهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» با جان و دل پذیرفتن، و در تحت دعای: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ والِ مَن‌ والاهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» قرار گرفتن، و از نفرین خانمان‌سوز: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عادِ مَن عاداهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» بیرون شدن، و استقبال از: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ انْصُر مَن نَصَرَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» و استدبار از: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ اخْذُل مَن خَذَلَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» نمودن است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عید غدیر، تماشای جمال ملکوتی مَولی المَوالی أمیرالمؤمنین علیه السّلام را بر روی دو دست پیغمبر معظّم، در فراز منبر برآمده بر پالان‌های اشتران، در زیر درختان سَمَراتِ وادی جُحفَه در غدیر خمّ، و نمایش دادن ولایت را به کافّۀ مردم، و نزول ملکوت و جبروت در این عالم مُلک است که: هان ای دشمنان علی و ای مخالفان اهل بیت که پیوسته رسول خدا را با شکایت‌هایی که از علی می‌کردید آزار و اذیّت می‌رسانیدید، اینک بدانید که: علی سزاوار شکایت نیست، و در خور اذیّت و آزار نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1162,94 +1163,96 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عید غدیر، در نزد سایر مسلمین از عامّه‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اوّل آنکه: این عید اختصاص به شیعه ندارد، گرچه در شیعه مزید عنایت و علاقۀ خاصی به آن است امّا از نقطه نظر اصل احترام و عید قرار دادن، سایر افراد مسلمین غیر از نواصب و خوارج، این روز را محترم می‌شمارند و عید می‌گیرند؛ و روی همین اصل است که مسعودی گفته است: «پیامبر اکرم دربارۀ أمیرالمؤمنین علی بن أبی‌طالب رضِی اللَه عنه، در غدیر خم گفت: ”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن کُنتُ مَولاهُ فَعَلیٌّ مَولاه.“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و این در روز هجدهم از ماه ذوالحجّه بوده است. و غدیر خم نزدیک آبی است که معروف است به خرار در ناحیۀ جحفه، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و وُلدُ عَلیٍّ و شیعَتُهُ یُعَظِّمونَ هذا الیومَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ و اولاد علی و شیعیان او این روز را معظّم می‌دارند.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و محمّد بن طلحه شافعی گوید: «تِرمَذی در صحیح خود با اسناد خود از زید بن ارقم روایت کرده است که رسول خدا فرمود: ”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن کُنتُ مَولاهُ فَعَلیٌّ مَولاهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.“ و با این لفظ، فقط تِرمذی آورده و چیزی بر آن نیفزوده است، ولی غیر ترمذی نیز روزی را که این جمله را رسول خدا گفت و موضعی را که در آن بیان کرد، آورده‌اند؛ و آن هنگام بازگشت رسول خدا از حِجَّة الوَدَاع بود در روز هجدهم از ذوالحجّه، و موضع ما بین مکّه و مدینه در محلّی که به آن خمّ می‌گفتند در غدیری که آنجا بود، و به همین مناسبت آن را روز را غدیر خمّ نام نهادند. و خود أمیرالمؤمنین در شعری که سروده‌اند ـ و ما در گذشته آوردیم ـ نام غدیر خم را برده‌اند. و این روز عید شد و موسم و محل اجتماع مردم قرار گرفت، چون وقتی بود که رسول خدا صلّی اللَه علیه و آله و سلّم علی را به این منزلت رفیع تخصیص و تشریف داد، و احدی از مردم را در این منزله و مرتبه با علی شریک نگردانید.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1288,97 +1291,99 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علاّمه امینی گوید که: «ابن‌خَلَّکان نیز در ترجمۀ المستنصر باللَه عبیدی آورده است که: ”او در شب پنجشنبه، دوازده شب مانده به آخر ماه ذوالحجّه سنۀ ٤٨٧ وفات یافت.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آنگاه ابن‌خلَّکان گوید: ”این شب همان شب عید غدیر است، یعنی شب هجدهم از ذوالحجّه، و آن غدیر، غدیر خمّ است (با ضمّ خاء و تشدید میم) و من جماعت کثیری را دیده‌ام که می‌پرسند: این شب در چه موقع از ذوالحجّه بوده است؟ و این مکان بین مکّه و مدینه است و در آنجا غدیر آبی (برکه و آب‌گیر) است و گفته می‌شود که در آنجا نیزاری هم بوده است. و چون پیغمبر اکرم صلّی اللَه علیه و آله و سلّم از مکّه ـ شرّفَها اللَه تعالی ـ در سال حجّة الوداع باز می‌گشتند و به این مکان رسیدند، بین خود و علی بن أبی‌طالب عقد برادری بستند و گفتند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَلِیٌّ مِنِّی کَهارونَ مِن‌ موسیٰ. اللَهمَّ والِ مَن والاه، و عادِ مَن عاداهُ، وَ انصُر مَن نَصَرَهُ، وَ اخذُل مَن خَذَلَهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و شیعیان به این روز تعلّق و وابستگی بزرگ دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و حازمی گوید: غدیر خم یک وادی است بین مکّه و مدینه در جُحفَه که در آنجا غدیری است و پیامبر در آنجا خطبه خواندند، و آن وادی معروف است به شدّت وخامت و ترس، و زیادی حرارت.“ ـ الخ، کلام ابن‌خلّکان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ثَعالِبیّ در ثِمار القلوب بعد از آنکه شب غدیر را از شب‌های مشهوره و معروفه در نزد امّت شمرده است، گوید: ”و آن شب شبی است که فردای آن، رسول خدا صلّی اللَه علیه و آله و سلّم بر روی جهاز اشتران خطبه خواندند، و در آن خطبه گفتند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن کُنتُ مَولاهُ فَعَلیٌّ مَولاهُ. اللَهمَّ والِ مَن والاهُ، و عادِ مَن عاداهُ، و انصُر مَن نَصَرَهُ، و اخذُل مَن خَذَلَه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و شیعه این شب را بزرگ می‌دارد و به قیام و عبادت تا به صبح می‌گذراند.“»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1390,130 +1395,133 @@
         </w:rPr>
         <w:t xml:space="preserve">تهنیت گفتن شیخین و زنان رسول خدا به أمیرالمؤمنین در روز غدیر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از مؤیّدات این عید، تبریک و تهنیتی است که شیخین و امّهات المؤمنین (زن‌های رسول خدا) و دیگران از صحابه، به امر رسول خدا به أمیرالمؤمنین علیه السّلام گفتند، و معلوم است که تهنیت از خواصّ عید و ایّام سرور است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دوّم آنکه: تاریخ زمان این عید، به زمانی دوردست برمی‌گردد که همین‌طور متّصلاً تواریخ نشان می‌دهد، تا می‌رسد به زمان و عصر رسول خدا که ابتدایش همان روز عید غدیر سنۀ دهم از هجرت بعد از حجّة الوداع است، که رسول خدا برای برپاکردن این مراسم در بیابان وسیع و در حضور جماعات مُعظَم از مسلمین، مقرّ و مستقرّ حکومت خود را بعد از خود، از جهت وجهۀ دنیویّه و دینیّه معیّن کرد و برای حضّار از آنها مستوای شامخ و مَمشای واضح را جیلاً بعد جیل و نسلاً بعد نسل مشخّص نمود، و فرمود: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَلیُبَلِّغِ الشّاهِدُ الغائِبَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ باید حضّار به غایبین برسانند، و این مشهد عظیم را بعد از ورود خود در أوطان بازگو کنند.» و علی‌هذا آن روز، موسم عظیم و روز مشهودی بود که هر شخص منتحل و متعلّق‌ به اسلام را در برابر چنین بنیان‌گذاری متین برای امامت و خلافت مسلمانان مسرور و فرحمند می‌ساخت، و بدین موهبت کبریٰ مبتهج و خوشحال می‌نمود که راه شریعت و انوار احکام آن ادامه می‌یافت، به طوری که آراءِ فاسده و اهواءِ کاسده نتوانند آن را منحرف کنند، و نفوس مشتاق و ارواح شائق به وصول معنویّات بتوانند با این منهج تا روز بازپسین، در مسیر خود حرکت کنند و به کمال نفسانی و تمامیّت خود از قوّه و استعداد به فعلیّت نائل آیند. و کدام روزی درخور آن است که از غدیر، اعظم و اکبر و اشرف باشد؟ با آنکه اکمال دین و اتمام نعمت و بیان شاه‌راه طریق و تمسّک به عُروة الوُثقای حق، در این روز مقرّر شد. پس عیدی اعظم است که قرآن کریم به توسّط جبرائیل، حامل امین وحی الهی با زبان و ارشاد و خطابه و امر و انشاءِ حضرت رسول اللَهی، آن را پایه ریزی کرده و بر این اساس متین، استوار ساخته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لزوم جایگزینی عید غدیر به‌جای روز تاج‌گذاری و به سلطنت رسیدن شاهان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگرچه امروزه شاهان به خطا و زَلَّت، و جفا و غفلت، روز قرار بر اریکۀ سلطنت و بر عریشۀ حکومت خود را عید می‌گیرند، و محفل و محافلی پر از سرور و حُبور و چراغانی و نُقل پاشی، و القای خطبه‌ها و سرودن قصاید و شعرها و گستردن سفره‌های رنگین طعام، تشکیل می‌دهند و در بین اقوام و أجیال این رویّه مرسوم است؛ و لیکن سزاوار و شایسته است که دیگر دست از این اعتباریّات بردارند و از این مجازها عبور کنند و همگی مجتمعاً و متّفق الکلمه، روز غدیر را که روز حکومت عدل، و امارت انصاف، و روز پیشوایی حقّ و ولایت عظمای خداوندی است، عید بگیرند و مردم و امّت را به این راه و روش دعوت کنند؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَنِعمَ المَنهَجُ القَویمُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در آن روزی که نص از جانب رسول خدا که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمَا يَنطِقُ عَنِ الْهَوَىٰ*إِنْ هُوَ إِلَّا وَحْيٌ يُوحَىٰ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> می‌باشد، آمد که عید بگیرند و بتمام معنی الکلمه تبجیل و تجلیل و تکریم آن را به عمل آرند؛ و چون عید دینی و مذهبی و الهی است، در زیادی کارهای مقرّب الی اللَه از روزه و نماز و دعا و ملاقات برادران دینی و تبریک و تهنیت گفتن، خودداری نکنند و کف دست راست خود را بر کف دست راست برادران ایمانی قرار داده، مصافحه کنند و با شکر و سپاس حضرت ایزد منّان‌ به پاس چنین موهبتی بگویند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحَمدُ لِلّهِ الذي جَعَلَنا مِنَ المُتَمَسِّكينَ بِوَلايةِ أميرِالمُؤمِنينَ و الأئِمّةِ عَلَيهِمُ السّلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ «حمد و سپاس، اختصاص به خداوندی دارد که ما را از تمسّک‌کنندگان به ولایت أمیرالمؤمنین و ائمّه علیهم السّلام قرار داد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هم‌چنین از انواع وجوه برّ و احسان، از قبیل اعطای انگشتری و خلعت و لباس، و هدیۀ عطر و عود و عبیر، و اطعام برادران مؤمن بالأخص ضعفا و فقرا و ارحام و اهل علم و طلاّبِ توأم با عمل، و سُلاّک راه خدا از شوریدگان و عاشقان مَولی الموالی علیه السّلام، بنحو أتمّ و أکمل بجای آورند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1608,64 +1616,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آلوسی نیز در کتاب بلوغ الأرب می‌گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدِم النّبیُّ المدینةَ و لهم یومان یلعَبون فیهما، فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ما هذان الیومان؟»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقالوا: «کنّا نلعَب فیهما فی الجاهلیّة.» فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«قد أبدَلَکم اللَه تعالی بهما خیرًا منهما، یومَ الأضحیٰ و یومَ الفِطر.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قیل: «هما النَّیروز و المِهرَجان.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
@@ -1717,152 +1727,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از جمله ادلّۀ واضح بر بطلان عید نوروز این است که وقتی برای أمیرالمؤمنین علیه السّلام هدیه‌ای آوردند، حضرت فرمودند: «برای چه و به چه منظوری این هدیه را آورده‌اید؟» عرض کردند: «این روز، روز نوروز است.» و حضرت بدون اینکه اظهار تعجّب کنند فرمودند: «ای کاش هر روز ما نوروز باشد (تا اینکه از این نوع خوردنی‌ها هر روز نصیب گردد)!» و اگر نوروز همان‌طور باشد که در روایت مجعول و دروغ، امام صادق علیه السّلام فرموده باشند،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باید أمیرالمؤمنین علیه السّلام نسبت به این قضیه واکنش و عکس‌العمل شگفت‌آوری نشان می‌دادند و به تعظیم و تعریف و تمجید آن می‌پرداختند، نه اینکه به طور کلّی اظهار بی‌اطّلاعی کنند و بعد این‌چنین پاسخ دهند. و این مسأله خود قرینه و شاهدی است گویا بر اینکه: در اسلام، عید نوروز اصلاً معنایی ندارد و برای او به طور کلّی ارزش و بهایی قائل نمی‌باشند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2123,61 +2133,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="49" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6782,56 +6792,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6847,51 +6856,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7116,51 +7125,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7935,51 +7944,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -8049,72 +8058,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8324,62 +8336,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8439,250 +8453,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8759,50 +8802,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9251,120 +9306,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>