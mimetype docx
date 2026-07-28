--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -2133,61 +2133,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="68" name="_x0000_i0068" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0068" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>