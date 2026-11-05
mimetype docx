--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -61,62 +61,74 @@
         </w:rPr>
         <w:t xml:space="preserve">هوالعلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یکسان بودن ظهور و غیبت به‌واسطۀ معرفت حقیقی به امام زمان</w:t>
+        <w:t xml:space="preserve">معرفت حقیقی به امام زمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">یکسان بودن ظهور و غیبت به‌واسطۀ اصلاح نفس و تقرب به ولایت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نیمه شعبان ـ سال 1438 هجری قمری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1214,50 +1226,60 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما الآن نشسته‌ایم و مدام به مردم و بقیّه نگاه می‌کنیم. به مردم چه‌کار داری؟! برو خودت را دریاب و ببین خودت باید چه‌کار بکنی و چه راهی بروی و چه عملی انجام بدهی! به بقیّه چه‌کار داری؟! اگر همۀ مردم، قوم‌وخویش‌هایت و دوست‌هایت، همه این کار را می‌کنند، بگذار بکنند! اگر همه سمّ بخورند تو هم باید بخوری؟! برو ببین خودت باید چه روشی در پیش بگیری!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن‌وقت اگر این‌طور باشی دستت را هم می‌گیرند، راهنمایی‌ات هم می‌کنند و مطالب را به ذهنت می‌آورند. حتّی اگر دسترسی نداشته باشی باز آنچه به صلاحت است خدا در قلبت می‌اندازد؛ چون سیمت را وصل کرده‌ای و وقتی سیمت وصل بشود، مسائل و حقایق روشن می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إن‌شاءالله امیدواریم در امروز که خداوند توفیق تلبّس به لباس روحانیت را به اخوان و برادران ما عطا کرده است، توفیق إهتداء و تأسی به هدایت و سیرۀ اولیای الهی را هم قسمت همۀ ما بفرماید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علیٰ محمّد و آل‌محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>