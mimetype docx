--- v0 (2026-07-02)
+++ v1 (2026-09-04)
@@ -137,50 +137,62 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس‌اللّه‌سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1123,61 +1135,61 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ببخشید این مطلبی که حضرت سید الشهداء علیه‌السلام زمین کربلا را خریدند و وقف زائرین خودشان کردند، بعضی‌ها به این استناد می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ آقا] که چه؟</w:t>
+        <w:t xml:space="preserve">[آقا] که چه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ ادامه سؤال] توسعه حرم به دست خود حضرت سیّدالشّهدا بوده و آن زمین را خریده‌اند که بعد برای زائرینشان مشکلی پیش نیاید.</w:t>
+        <w:t xml:space="preserve">[ادامه سؤال] توسعه حرم به دست خود حضرت سیّدالشّهدا بوده و آن زمین را خریده‌اند که بعد برای زائرینشان مشکلی پیش نیاید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌دانم؛ ببینید الآن هم مشکلی پیش نمی‌آید. نه این که مسئله این است [که] حضرت در آنجا از همان افراد بنی اسد همان موقع خریدند. [تا] آنها قضیّه [زمین کربلا (حرم و اطراف آن)] را از خودشان رفع ملکیّت داشته باشند و اینها. این به جای خود، صحبت ما الآن این است [که] اگر فرض کنید حضرت این کار را هم نمی‌کردند و این زمین‌ها زمین آنها بود، آیا نمی‌بایست حکومت اسلام بیاید [این زمین‌ها] را از آنها بخرد و در محدودۀ حرم و اینها قرار بدهد؟! [البته] پولش را به آنها بدهد؛ نه این که [همین‌طوری بگیرد]. این حقّ عدم واگذاری و حقّ ملکیّتی که نبایستی واگذار بشود آیا در آنجا هم باید إعمال بشود یا نباید بشود؟ صحبت در این است. ولی خب حضرت آمدند و آن کار را انجام دادند. کار را راحت‌تر کردند که دیگر یک آقایی با عمامۀ این قدری نیاید بگوید: «آقا اینجا وقفی است! و نمی‌دانم [چه است]! و امام رضا بعد آمده‌ است!» حضرت از اوّل خودشان جاده را صاف کردند؛ راه را صاف کردند. حالا اگر حضرت این کار را نمی‌کردند، طرف می‌آید می‌گوید: «این مِلک من است» فرض کنید ده متر هم تا قبر بیشتر فاصله ندارد. می‌گوید: «نمی‌خواهم بفروشم.» خب چه‌کار می‌کردند؟! [می‌گوید]: «می‌خواهم باشد! زائر نمی‌خواهد بیاید! زائر برود از دور سلام بدهد! نمی‌خواهد بیاید جلو!» خب فرق نمی‌کند اگر قرار بر این است که تبدیل و تغییر وقف حرام است، آن سلب ملکیّت شخص از او، هم حرام است. تفاوتی نمی‌کند؛ هر دو حرام است؛ حرام، حرام است دیگر. شما نمی توانید اختیار چیزی را از یک شخص سلب کنید و وقف را هم نمی‌توانید از آن مجرای خودش تغییر بدهید هر دو یکی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1283,51 +1295,51 @@
         <w:t xml:space="preserve"> اتفاقاً در [بحث] عمره هستیم؛ خب، بحث اول ما بحث عمره است. عمره مفرده برای.... منتها خب می‌خواهید ما این را شروع می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بله، خیلی خوب است صحبت بشود و بعد هم مقاله بشود و پخش بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمَّ صلِّ علیٰ محمّدٍ و آلِ محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
@@ -1699,61 +1711,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1784,398 +1796,384 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. رجوع شود به </w:t>
+        <w:t xml:space="preserve">رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روح مجرّد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 459 و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفسیر المیزان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 4، ص 166 و ج 6، ص 317 طبع دار الکتب الاسلامیه.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. رجوع شود به </w:t>
+        <w:t xml:space="preserve">رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام شناسی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 2 ص 35 و ج 18، ص 229 و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اسرار ملکوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 3 ص 266 تا 268.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">نهج البلاغه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خطبه 200</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بیشتر رجوع شود به کتاب </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر رجوع شود به کتاب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اسرار ملکوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 3، ص 135 به بعد</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> القيامة، 15.</w:t>
+        <w:t xml:space="preserve">القيامة، 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بیشتر رجوع شود به </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اسرار ملکوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ،3 ص 144 تا 147.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">دیوان حافظ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، غزل 159 طبع دکتر غنی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الإسراء، 33.</w:t>
+        <w:t xml:space="preserve">الإسراء، 33.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. رساله </w:t>
+        <w:t xml:space="preserve">رساله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتهاد و تقلید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 42 تا 46؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفسیرالمیزان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 3 ص 394 ذیل آیه 96 ـ 67 آل عمران، بحث روایی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اصول کافی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 2 ص 18؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معاد شناسی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -2196,324 +2194,310 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 1 ص 141.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بر ثواب زیارت امام رضا علیه السّلام رجوع شود به کتاب </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بر ثواب زیارت امام رضا علیه السّلام رجوع شود به کتاب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روح مجرّد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 252به بعد.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">روح مجرّد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، 269.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاختصاص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 6 و ص 10. حهت اطّلاع بیشتر رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اسرار ملکوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 1 ص 222.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">همان مصدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بیشتر رجوع شود به </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حیات جاوید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بیشتر رجوع شود به کتاب </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر رجوع شود به کتاب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سرالفتوح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 30 تا 33.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع بر مصدر این حدیث رجوع شود به </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع بر مصدر این حدیث رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الله شناسی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 1، ص 170.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. جهت اطّلاع به مقام و موقعیت حضرت قاسم و حمزه علیهما السّلام رجوع شود به </w:t>
+        <w:t xml:space="preserve">جهت اطّلاع به مقام و موقعیت حضرت قاسم و حمزه علیهما السّلام رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روح مجرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص 34 و 35.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">