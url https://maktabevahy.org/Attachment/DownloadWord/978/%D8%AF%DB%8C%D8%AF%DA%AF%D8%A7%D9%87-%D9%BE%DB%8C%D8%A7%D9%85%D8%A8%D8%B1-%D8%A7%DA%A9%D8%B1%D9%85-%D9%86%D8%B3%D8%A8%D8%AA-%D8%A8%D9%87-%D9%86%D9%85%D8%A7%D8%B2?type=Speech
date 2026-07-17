--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -109,51 +109,63 @@
         </w:rPr>
         <w:t xml:space="preserve">طرح مبانی اسلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بیانات</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت آیة‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدس الله سره</w:t>
       </w:r>
@@ -231,51 +243,53 @@
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفاوت کلام اولیاء الهی با اهل سیاست </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">افکار و خیالات و خطورات ما هم مثل این ضبط صوت‌ها همه ثبت می‌شود آن هم به صورت دقیق!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -332,51 +346,53 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید چقدر...! امیرالمؤمنین [علیه السّلام] رو کردند به ابن‌عباس و گفتند که: پس چه موقع برای نماز سؤال کند؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی شما همین دوتا جمله را در کنار هم قرار بدهید، بعد بروید ماهها روی آن فکر کنید. یک روز کم است! یک روز و یک هفته کم است. خیلی کم است؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چرا نماز خیر العمل است؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک دفعه مرحوم آقا راجع به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(الصلوة خیر من النوم)</w:t>
       </w:r>
@@ -611,51 +627,53 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقا در اینجا عبارت‌های جالبی می‌فرمودند. یعنی نکته‌هایی در این عبارت‌ها شکفته می‌شد. ایشان می‌فرمودند: او[معاویه] چون دیدگاهش مادّی است علی را هم دارد از دیدگاه مادّی بررسی می‌کند! چون فهمش، فهم مادّی است. او ـ معاویه ـ طلا را، مسلّم بر کاه ترجیح می‌دهد؛ نمی‌آید کاه را بگیرد و طلا را رها کند. ولی آن‌قدر این بندۀ خدا نمی‌داند که برای علی طلا و کاه یکی است. تفاوتی نمی‌کند. طلا و کاه یکی است! نه این که طلا و کاه یکی است، یعنی هر دو به یک نظر، از نظر ارزش؛ [بلکه] او در یک افقی است که غیر از او هرچه می‌خواهد باشد: طلا، سنگ، برلیان، هرچه از امور دنیا و اینها، دیگر برای او تفاوتی نمی‌کند! تا حالا در معیار سنجش قرار بگیرد یا نگیرد. نه! هیچ تفاوتی نمی‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معیارهای الهی و مادی در سنجش ارزش‌ها </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک نفر، در خودش إعمال روّیه می‌کند و این را در خودش ایجاد می‌کند، به‌وجود می آورد که این مسئله به این کیفیت در او باشد. خب شاید موفّق هم بشود. بعید نیست که موفّق بشود، ادامه بدهد، کاری بکند که طلا و کاه پیشش یکسان باشد، ولی این نفسش را به این بی‌ارزشی عادت داده است. خوب است، نه‌اینکه بد است، ولی راه خدا انسان را بالاتر از این می‌برد. راه خدا انسان را به همان حقیقت و مبدأ می‌برد. دیگر غیر از آن مبدأ، همه چیز خواهی‌نخواهی از ارزش می‌افتد. نه‌اینکه این بخواهد خودش را در این مسئله به یک نگرشی وادارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -1227,61 +1245,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>