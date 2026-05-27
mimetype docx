--- v0 (2025-10-09)
+++ v1 (2026-05-27)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -171,50 +165,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن أبى الحدید مى‌ گوید: افرادى که با عُمَر و جماعتش وارد خانه فاطمه شدند عبارت بودند از: اُسَیدبن حُضَیر وَ سَلمَة بن سَلَامَة بن قُرَیش، و قَیسُ بن شماس، و عبدالرّحمن‌بن عَوْف، و محمّد بن مَسْلَمَة و این همان کسى است که شمشیر زُبَیر را گرفت و شکست. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها مردمان معروف ومشهور و سرشناس بودند که با اقدامشان، توده عوام مردم، گول خورده و چون سیاهى لشگر به دنبالشان دویدند. حرکت به سوى کفر و ضلالت و ارتداد از محور ولایت که روح و حقیقت نبوّت بود، فقط توسّط چند نفر صورت گرفت و بقیه مردم چون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هَمَجٌ رَعَاعٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از آنها پیروى نمودند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امر رسول خدا به خروج وجوه مهاجرین و انصار با لشگر اسامه</w:t>
       </w:r>
     </w:p>
@@ -286,50 +281,51 @@
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این بگفت و از منبر فرودآمد و این در روز شنبه بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کم‌ کم حال پیغمبر سنگین مى ‌شد و پیوسته مى ‌فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنْفِذُوا بَعْثَ اُسَامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «سپاه اسامه را حرکت دهید! سپاه اسامه را روان سازید! سپاه اسامه را بیرون برید!»</w:t>
       </w:r>
@@ -381,50 +377,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن سعد با سند خود از أبوسعید خُدرى از رسول خداصلى اللَه علیه وآله روایت مى ‌کند که فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اِنّى اُوشِک أنْ اُدْعَى فَاُجِیبَ، وَ إنّى تَارِک فِیکمُ الثّقَلَینِ: کتَابَ اللَه وَ عِتْرَتِى، کتَابُ اللَه حَبْلٌ مَمْدودٌ مِنَ السّماءِ إلَى الأرْضِ وَ عِتْرَتِى أهْلَ بَیتِى. وَ إنّ اللّطِیفَ الْخَبِیرَ أخَبَرنِى: أنّهُمَا لَنْ یفْتَرِقَا حَتّى یرِدَا عَلَىّ الْحَوْضَ، فَانْظُرُوا کیفَ تَخْلُفُونّى فِیهِمَا !</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -434,60 +431,62 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شیخ مفید در «ارشاد» گوید: و از امورى که بر فضیلت و برترى امیرالمؤمنین ‌علیه السلام مى‌ افزاید و او را به جلالت رتبه و منزلت اختصاص مى ‌دهد، امور مختلف و متعددى است که بعد از حجّة الوداع براى رسول اللَه رخ داد و قضایا و حوادثى است که به قضا و قدر خداوندى اتّفاق افتاد. از جمله آنکه چون رسول اللَه دانست که ارتحالش از این جهان نزدیک است بنابر این آنچه را که بیانش لازم بود براى امّت خویش بازگو کرد؛ فلهذا براى خود قائم مقام و خلیفه‌اى در میان مسلمین قرار داد و آنها را از اختلاف و فتنه پس از خود بر حذر داشت، و اکیداً آنان را به تمسّک به سنّت خود و اجماع و اتّفاق توصیه و سفارش نمود، و بر اقتداء به عترت خود و اطاعت و نصرت و حراست و محافظت از آنها، و اعتصام و تمسّک به ایشان در دین توصیه نمود، و از مخالفت و کناره‌ گیرى بر حذر داشت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از جمله بیاناتى که به اتّفاق و اجماع بیان فرمود و روایات بر آن دلالت دارد این است که فرمود:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أیهَا النّاسُ! انّى فَرَطُکمْ وَ أنْتُمْ وَارِدُونَ عَلَىّ الْحَوْضَ. ألَا وَ إنّى سَائِلُکمْ عَنِ الثّقَلَینِ! فَانْظُرُوا کیفَ تَخْلُفُونّى فِیهِمَا، فَإنّ اللّطِیفَ الْخَبیرَ نَبّأنِى أنّهُمَا لَنْ‌یفْتَرِقَا حَتّى یلْقَیانِى. وَ سَأَلْتُ رَبّى ذَلِک فَأعْطاَنِیهِ. ألَا وَ إنّى قَدْ تَرَکتُهُمَا فِیکمْ: کتَابَ اللَه وَ عِتْرَتِى أهْلَ بَیتِى، لَاتَسْبِقُوهُمْ فَتَفَرّقُوا، وَ لَا تَقْصُرُوا عَنْهُمْ فَتَهْلِکوا، وَ لَا تُعَلّمُوهُمْ فَاِنّهُمْ أعَلَمُ مِنْکمْ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أیهَا النّاسُ! لَا اُلْفِینّکمْ بَعْدِى تَرْجِعُونَ کفّاراً یضْرِبُ بَعْضُکمْ رِقَابَ بَعْضٍ! فَتَلْقَوْنِى فِى کتِیبَةٍ کبَحْرِ السّیلِ الْجَرّارِ! ألَا وَ إنّ عَلِىّ بْنَ أبِیطَالِبٍ‌علیه السلام أخِى وَ وَصِیى، یقَاتِلُ بَعْدِى عَلَى تَأوِیلِ الْقُرْآنِ کمَا قَاتَلْتُ عَلَى تَنْزِیلِهِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ کانَ‌ صلى اللَه علیه وآله یقُومُ مَجْلِساً بَعْدَ مَجْلِسٍ بِمِثْلِ هَذَا الْکلامِ وَ نَحْوِهِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -538,100 +537,102 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رسول خدا در همین امر بود که مرضى که در آن رحلت کرد به او عارض شد. و چون احساس مرض مرگ نمود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دست على را گرفت و به دنبال او جماعتى از مردم بودند و متوجّه به سوى بقیع شد و به همراهانش گفت: من مأمور شده ‌ام براى مردگان بقیع استغفار کنم. مردم با پیامبر آمدند تا در میان قبور بقیع رسیدند. پیامبر گفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: السّلامُ عَلَیکمْ یا أهْلَ الْقُبُورِ، لِیهْنِئْکمْ مَا أصْبَحْتُمْ فِیهِ مِمّا فِیهِ النّاسُ! أقْبَلَتِ الْفِتَنُ کقِطَعِ اللّیلِ الْمُظْلِمِ یتْبَعُ أوّلَهَا آخِرُهَا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«سلام بر شما خفتگان در میان قبرها! گوارا باد براى شما سعادت و نجاتى که با آن از دنیا رفته ‌اید و به فساد و فتنه امروز مردم مبتلا نشدید! فتنه ‌ها همانند پاره‌هاى سیاه شب ظلمانى روى آورده است که آخرین آنها به دنبال و پیرو أوّلین آنهاست!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس از آن رسول خدا صلى اللَه علیه وآله براى أهل بقیع استغفار و طلب غفران طولانى نمود و روى به أمیرالمؤمنین‌ علیه السلام کرده گفت: جبرائیل در هر سال قرآن را یکبار عرضه مى‌ داشت و در امسال دوبار عرضه داشته است و من محملى براى آن نمى‌ یابم مگر رسیدن اجل و مردنم را.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و سپس فرمود: اى على! مرا مخیر گردانیدند میان خزائن دنیا و جاودان زیستن در دنیا و میان بهشت، و من لقاء پروردگارم و بهشت را اختیار نمودم. چون مرگ من فرارسید، مرا غسل بده و عورت مرا بپوشان، زیرا اگر کسى چشمش بدان افتد کور مى ‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در این حال رسول خدا به منزل مراجعت نمود و سه روز به حالت تب گذراند، و سپس در حالى که سر خود را با دستمالى بسته بود و با دست راست بر أمیرالمؤمنین‌ علیه السلام و بر دست چپ بر فضل بن عبّاس تکیه داده بود به سوى مسجد روان شد و بر منبر بالا رفت و بروى آن نشست و گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَعَاشِرَ النّاسِ! قَدْ حَانَ مِنّى خُفُوقٌ مِنْ بَینِ أظْهُرِکمْ، فَمَنْ کانَ لَهُ عِنْدِى عِدَةٌ فَلْیأتِنِى اُعْطِهِ إیاهَا! وَ مَنْ کانَ لَهُ عَلَىّ دَینٌ فَلْیخْبِرْنِى بِهِ! مَعَاشِرَ النّاسِ! لَیسَ بَینَ اللَه وَ بَینَ أحَدٍ شَىْ‌ءٌ یعْطِیهِ بِهِ خَیراً أوْ یصْرِفُ عَنْهُ شَرّاً إلاّ الْعَمَلُ! أیهَا النّاسُ ! لَایدّعِى مُدّعٍ وَ لَا یتَمَنّى مُتَمَنّ، وَ الّذى بَعَثَنِى بِالْحَقّ نَبِیا لَا ینْجِى إلاّ عَمَلٌ مَعَ رَحْمَةٍ، وَ لَوْ عَصَیتُ لَهَوَیتُ. اللَهمّ هَلْ بَلّغْتُ؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اى جماعت مردم نزدیک است که من از میان شما پنهان شوم! به هر کس که وعده ‌اى داده ‌ام بیاید وعده ‌اش را بدهم. و کسى که از من طلبى دارد مرا إعلام نماید! اى جماعت مردم! میان خدا و مردم واسطه و سببى نیست که خداوند بدان علّت خیرى را بدون عنایت کند و یا شرّى را از او برگرداند، مگر عمل. اى جماعت مردم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -665,74 +666,76 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ایستادن پیامبر بعنوان امام جماعت وعدم اجازه به ابوبکر وعمر </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس از این خطبه، پیغمبراکرم‌ صلى اللَه علیه وآله از منبر به زیر آمد و با مردم نماز خفیفى ادا کرد و داخل منزلش شد و در آن وقت، در حجره اُمّ‌ سلمه بود، و یکروز یا دو روز در آنجا توقّف فرمود. آنگاه عائشه به سوى اُمّ‌سَلمه ـ رضى اللَه عنها ـ آمد، و از او درخواست کرد تا رسول خدا را به حجره خود برد و خود مباشرت مرض او کند، و از سایر زنان رسول‌اللَه نیز درخواست کرد، همگى إذن دادند، و رسول خدا به حجره‌اى که عائشه در آن سکنى‌ داشت منتقل شد، و چند روز مرضش به طول انجامید و شدّت کرد. بلال هنگام نماز صبح آمد و رسول اللَه ‌صلى اللَه علیه وآله در تاب مرض بود، بلال ندا کرد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الصّلَوةَ یرْحمکمُ اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> رسول خدا از نداى بلال متوجّه موقع نماز شد و گفت: بعضى از مردم با مردم نماز بخوانند. من الآن به توجّه نفس خویش مشغولم. عائشه گفت: أمرکنید أبوبکر نماز کند، حفصه گفت: أمر کنید عمر نماز کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رسول خدا صلى اللَه علیه وآله چون دید این دو نفر در حالى که هنوز خودش زنده است این طور حریصند در اینکه آوازه پدر خود را بلند کنند و جلال و عظمتش را بنمایانند، و مفتون و شیفته این نام و نشان هستند، فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اُکفُفْنَ فَإنّکنّ صُوَیحِبَاتُ یوسُفَ! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«دست از این شخصیت طلبى بردارید، شما تحقیقاً مانند زنان فتنه‌ گر زمان یوسف مى ‌باشید که هر یک در پنهانى براى یوسف پیغام عمل شنیع و مراوده فرستادند!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیامبر خداصلى اللَه علیه وآله از ترس آنکه مبادا یکى از آن دو نفر با مردم نماز بخوانند، خود برخاست که به مسجد برود. پیامبر آن دو را امر کرده بود که با اُسامه از مدینه خارج گردند، و خبرى از تخلّف آنها نداشت. أمّا چون از عائشه و حفصه آن گفتارشان را شنید، دانست که آنها از امر وى تخلّف نموده ‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -743,429 +746,437 @@
         </w:rPr>
         <w:t xml:space="preserve">پیامبرصلى اللَه علیه وآله در رفتن به مسجد مبادرت کرد براى آنکه فتنه را بخواباند و شبهه را زایل نماید. و چون ایستاد از شدّت ضعف قدرت آن را نداشت که بر روى زمین قرار گیرد. دستهاى او را علىّ‌ بن ابیطالب ‌علیه السلام و فضل‌بن عبّاس گرفتند و او بر آنها تکیه داده و در حالى که از شدّت مرض و ضعف پایهاى مبارکش بر زمین کشیده مى ‌شد داخل مسجد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون داخل مسجد شد، دید أبوبکر مبادرت به نماز کرده است و در محراب ایستاده است. حضرت با دست خود اشاره فرمود که: عقب برو! ابوبکر عقب رفت، و رسول خدا جاى او ایستاد و تکبیر گفت و همان نمازى را که ابوبکر خوانده بود از اوّل شروع کرد و اعتنائى بر مقدارى از نماز که أبوبکر خوانده بود ننمود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون رسول خدا به منزل بازگشت أبوبکر و عُمر را با جماعتى که در مسجد حضور داشتند نزد خود فراخواند، و سپس فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ألَمْ‌آمُرْکمْ أنْ تُنْفِذُوا جَیشَ اُسَامَةَ؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «آیا من به شما امر نکردم که لشکر اسامه را روان سازید؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفتند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بَلَى یا رَسُولَ اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«آرى اى رسول خدا!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت‌ فرمود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: فَلِمَ تَأخّرْتُمْ عَنْ أمْرِى؟!«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس چرا از اجراء امر من تأخیر کردید؟ !»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أبوبکر گفت: من خارج شدم پس از آن برگشتم تا دیدار و عهدم را با تو تجدید نمایم! عمر گفت: من از مدینه بیرون نرفتم براى آنکه دوست نداشتم أحوال تو را از قافله بپرسم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رسول خدا صلى اللَه علیه وآله فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نَفّذُوا جَیشَ اُسَامَةَ! نَفّذُوا جَیشَ اُسَامَةَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ! سه بار فرمود: «جیش اسامه را بیرون برید! جیش اسامه را حرکت دهید.» و سپس از ناراحتى و تَعَبى که پیدا کرده بود و از غصّه و أسفى که بر وى عارض شده بود، بیهوش شد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. لحظه ‌اى بیهوش ماند و مسلمین صدا به گریه بلند کردند و ناله و زارى از زنان و أولاد آن حضرت و زنان مسلمین و جمیع حضّار از مسلمانان بالا گرفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منع عمر از آوردن قلم و دوات و نسبت یاوه گویی به پیامبر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در این حال رسول خداصلى اللَه علیه وآله به هوش آمد و نگاهى به آنها نمود و گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ائْتُونِى بِدَواةٍ وَ کتِفٍ لِأکتُبَ لَکمْ کتَاباً لَاتَضِلّوا بَعْدَهُ أبَداً! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«دوات و کتف براى من بیاورید تا من براى شما نوشته‌ اى بنویسم که در أثر آن ابداً گمراه نشوید!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در این حال نیز پیامبر بیهوش شد. بعضى از حاضران برخاستند تا دوات و کتفى بیاورند. عُمَر گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ارْجِعْ فَإنّهُ یهْجُر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«برگرد! او هذیان مى‌ گوید.» آن مرد برگشت و حاضران در مجلس از کوتاهى کردن در احضار دوات و کتف پشیمان بودند و در میان خود زبان به ملامت یکدیگر گشوده مى‌ گفتند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّا لِلّهِ وَ إنّا إلَيهِ راجِعُونَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. ما از مخالفت أمر رسول خدا ترسناکیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون رسول خدا به هوش آمد، بعضى گفتند: اینک براى تو دوات و کتف بیاوریم اى رسول خدا؟ !</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أبَعْدَ الّذِى قُلْتُمْ؟! لَا، وَلَکنّى اُوصیکمْ بِأهْلِ بَیتِى خَیراً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. «آیا پس از آنچه گفتید؟! نه، ولیکن من به شما سفارش مى‌ کنم که با أهل بیت من به خوبى عمل کنید!» پیامبر روى خود را از آن مردم برگردانید. آنها برخاستند و عبّاس و فضل بن عبّاس و علىّ‌ بن ‌ابیطالب‌ علیه السلام و أهل بیت او فقط باقى ماندند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عبّاس گفت: اگر امر إمارت پس از تو در ما مستقر مى‌ شود ما را بدان بشارت بده و اگر مى‌ دانى که ما محکوم إمارتهاى غیر خواهیم شد، سفارش ما را به آنها بنما! رسول خدا فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنْتُمُ الْمُسْتَضْعَفُونَ مِنْ بَعْدِى!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «شما بعد از من مورد تعدّى و ستم قرار خواهید گرفت.» و دیگر رسول خدا سکوت کرد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. جماعت حاضر برخاستند و از حیات رسول اللَه مأیوس شده و در حال گریه بیرون رفتند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آنچه را که ما در اینجا آوردیم از عالم بصیر فقیه و متکلّم شیعه أبُوعَبداللَه محمّدبن محمّدبن نُعمان، شیخ مفید است که در سال ٣٣٦ و یا ٣٣٨ متولّد، و در سنه ٤١٣ هجرى قمرى رحلت کرده و عظمت و جلالش از توصیف بیرون است. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1426,61 +1437,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="55" name="_x0000_i0055" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="48" name="_x0000_i0048" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0055" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0048" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6051,56 +6062,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6116,51 +6126,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6385,51 +6395,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7204,51 +7214,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7318,72 +7328,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7593,62 +7606,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7708,250 +7723,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8028,50 +8072,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8520,120 +8576,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>