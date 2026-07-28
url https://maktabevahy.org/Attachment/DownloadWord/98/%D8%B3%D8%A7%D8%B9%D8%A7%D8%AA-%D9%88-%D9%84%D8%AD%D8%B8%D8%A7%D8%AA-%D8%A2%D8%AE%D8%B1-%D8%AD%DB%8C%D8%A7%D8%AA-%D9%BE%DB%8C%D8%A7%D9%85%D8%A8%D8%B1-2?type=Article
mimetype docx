--- v1 (2026-05-27)
+++ v2 (2026-07-28)
@@ -1437,61 +1437,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="48" name="_x0000_i0048" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="76" name="_x0000_i0076" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0048" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0076" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>