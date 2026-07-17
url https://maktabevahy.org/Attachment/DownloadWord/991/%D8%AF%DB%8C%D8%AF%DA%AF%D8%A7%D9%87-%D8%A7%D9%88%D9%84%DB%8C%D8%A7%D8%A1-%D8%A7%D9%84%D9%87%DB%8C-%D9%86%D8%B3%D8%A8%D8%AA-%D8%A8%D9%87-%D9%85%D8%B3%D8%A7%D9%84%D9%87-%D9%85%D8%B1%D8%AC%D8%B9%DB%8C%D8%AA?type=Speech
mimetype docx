--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -109,51 +109,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بیانات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیت‌اللَه حاج سيد محمد‌محسن حسينی طهرانی</w:t>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمد‌محسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -209,401 +209,401 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">... آن موقع مرحوم آقا [علامه طهرانی] به ما گفته بودند: «برويد قم.» [و ما هم] قم بودیم. در يكي از این سفرهاي كه مشهد مي‏رفتيم؛ رفتیم پیش [یکی از رفقا] صحبت قم شد و ایشان با ما خیلی شوخي داشت.</w:t>
+        <w:t xml:space="preserve">... آن موقع مرحوم آقا [علامه طهرانی] به ما گفته بودند: «بروید قم.» [و ما هم] قم بودیم. در یكی از این سفرهای كه مشهد می‏رفتیم؛ رفتیم پیش [یکی از رفقا] صحبت قم شد و ایشان با ما خیلی شوخی داشت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">[رفیق ما] گفت: «پس رسالۀ عمليّۀ شما چه شده؟! شما مدتي است که قم رفته‌ايد و رساله هم ندارید!»</w:t>
+        <w:t xml:space="preserve">[رفیق ما] گفت: «پس رسالۀ عملیۀ شما چه شده؟! شما مدتی است که قم رفته‌اید و رساله هم ندارید!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گفتم: «آقا، خيلي جلوتر از ما در صف هستند! ما آخر صف هستیم.»</w:t>
+        <w:t xml:space="preserve">گفتم: «آقا، خیلی جلوتر از ما در صف هستند! ما آخر صف هستیم.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گفتند: «نه آقا! نه آقا! از شما گذشته! برو حقّت را بگير!»</w:t>
+        <w:t xml:space="preserve">گفتند: «نه آقا! نه آقا! از شما گذشته! برو حقّت را بگیر!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفاوت ادراک اولیای الهی با دیگران در پذیرش مسئولیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آدم واقعاً [وقتی] به اوضاعِ حال و جريانات [امروز] و به آنچه كه سابقی‏ها بودند نگاه مي‌كند، [می‌بیند که] واقعاً چقدر [تفاوت وجود دارد]! اصلاً تفاوت به‌نحوي است که قابل تصوّر نيست. انسان مي‌خواهد بگويد چقدر [تفاوت وجود دارد]؟! از مشرق تا مغرب؟! اینکه دیگر چيزي نيست؛ مشرق تا مغرب [که چیزی نیست]! از زمين تا آسمان؟! چيزي نيست [که]! مثل آن چیزی که سید احمد [کربلایی] فکر می‏کرد: «اگر جهنم رفتن واجب کفایی باشد، مَن‏بِه‏الکفایه</w:t>
+        <w:t xml:space="preserve">آدم واقعاً [وقتی] به اوضاعِ حال و جریانات [امروز] و به آنچه كه سابقی‏ها بودند نگاه می‌كند، [می‌بیند که] واقعاً چقدر [تفاوت وجود دارد]! اصلاً تفاوت به‌نحوی است که قابل تصوّر نیست. انسان می‌خواهد بگوید چقدر [تفاوت وجود دارد]؟! از مشرق تا مغرب؟! اینکه دیگر چیزی نیست؛ مشرق تا مغرب [که چیزی نیست]! از زمین تا آسمان؟! چیزی نیست [که]! مثل آن چیزی که سید احمد [کربلایی] فکر می‏کرد: «اگر جهنم رفتن واجب کفایی باشد، مَن‏بِه‏الکفایه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هست که برود! نوبت به ما نمی‏رسد!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">به اين آقا سید احمد كربلايي که او را أعلَم از علما مي‏دانستند، بیاید یک‏چنین حرفی بزند! این [شخص] برای خودش از تقليد و مرجعيّت واقعاً چه تصوري دارد که ‌چنین مسئله‏ای را می‏گوید! و [اینکه] چطور نمي‏خواهد آن آزادي خودش را از دست بدهد؛ اين خيلي مهم است. اين چه ادراكي از آزادي داشته؟ [چه ادراکی] از فراغ بال داشته؟ [چه ادراکی] از آثاري كه بر اين آزادي مترتّب است [داشته است]؟! بالأخره انسان یک تصوّري بايد بكند. عقلي كه بقيّه داشتند، اينها هم داشتند. اگر بیشتر نداشتند، دیگر كمتر از بقيّه كه نداشتند. ولی اینها چه دركي داشتند كه اين مسائل را مانع و حاجز مي‏ديدند؛ به نحوي كه تصوّرش آنها را مضطرب و مشوّش مي‏كرد!</w:t>
+        <w:t xml:space="preserve">به این آقا سید احمد كربلایی که او را أعلَم از علما می‏دانستند، بیاید یک‏چنین حرفی بزند! این [شخص] برای خودش از تقلید و مرجعیت واقعاً چه تصوری دارد که ‌چنین مسئله‏ای را می‏گوید! و [اینکه] چطور نمی‏خواهد آن آزادی خودش را از دست بدهد؛ این خیلی مهم است. این چه ادراكی از آزادی داشته؟ [چه ادراکی] از فراغ بال داشته؟ [چه ادراکی] از آثاری كه بر این آزادی مترتّب است [داشته است]؟! بالأخره انسان یک تصوّری باید بكند. عقلی كه بقیه داشتند، اینها هم داشتند. اگر بیشتر نداشتند، دیگر كمتر از بقیه كه نداشتند. ولی اینها چه دركی داشتند كه این مسائل را مانع و حاجز می‏دیدند؛ به نحوی كه تصوّرش آنها را مضطرب و مشوّش می‏كرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اضطرابِ علامه طهرانی از انتصاب برای یک منصب حکومتی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقتي كه مرحوم آقا [علامه طهرانی] مي‏فرمودند: «بعد از انقلاب [وقتی] مي‏خواستند ما را دبیر شوراي نگهبان كنند، من تا دو شبانه‌روز خوابم نبرد.» خودشان به من فرمودند: «تا دو شبانه‌روز [خوابم نبرد]!» صبح ساعت دَه یک بنده‌خدایی زيدي به ايشان تلفن كرده بود [و] این مسئله را گفت که: «در فلان‌جا الآن جلسه است؛ براي اینکه راجع به مسئلۀ [دبیر شورای نگهبان] تصميم گيري کنند و شما مطرح هستيد؛ یعنی مي‏خواستم به شما بگويم الآن.» که ايشان گفتند: «وقتی که من شنيدم تا دو شبانه‌روز خوابم نبرد» ـ ببخشيد يك شبانه‌روز ـ [گفت: «وقتی این را شنیدم،] یک شب خوابم نبرد و مضطرب بودم.» و حالا يك عبارتي گفتند كه شاید درست نباشد من بگويم! با خداي خودشان یک حرفي زده بودند. و بعد می‏گفتند که فردا صبح كه من داشتم مي‏رفتم ـ مثل اینکه داشتند با تاکسی می‏رفتند؛ با یک شخص دیگر؛ ماشین نبود ـ راننده گفت: «آقا، شما اطلاع داريد كه دبیر شوراي نگهبان که شد؟» گفتم: «نه!» گفت: «آقاي لطف الله صافي را انتخاب كردند.» بله، ايشان می‏گفتند [که] آنجا من گفتم: </w:t>
+        <w:t xml:space="preserve">وقتی كه مرحوم آقا [علامه طهرانی] می‏فرمودند: «بعد از انقلاب [وقتی] می‏خواستند ما را دبیر شورای نگهبان كنند، من تا دو شبانه‌روز خوابم نبرد.» خودشان به من فرمودند: «تا دو شبانه‌روز [خوابم نبرد]!» صبح ساعت دَه یک بنده‌خدایی زیدی به ایشان تلفن كرده بود [و] این مسئله را گفت که: «در فلان‌جا الآن جلسه است؛ برای اینکه راجع به مسئلۀ [دبیر شورای نگهبان] تصمیم گیری کنند و شما مطرح هستید؛ یعنی می‏خواستم به شما بگویم الآن.» که ایشان گفتند: «وقتی که من شنیدم تا دو شبانه‌روز خوابم نبرد» ـ ببخشید یك شبانه‌روز ـ [گفت: «وقتی این را شنیدم،] یک شب خوابم نبرد و مضطرب بودم.» و حالا یك عبارتی گفتند كه شاید درست نباشد من بگویم! با خدای خودشان یک حرفی زده بودند. و بعد می‏گفتند که فردا صبح كه من داشتم می‏رفتم ـ مثل اینکه داشتند با تاکسی می‏رفتند؛ با یک شخص دیگر؛ ماشین نبود ـ راننده گفت: «آقا، شما اطلاع دارید كه دبیر شورای نگهبان که شد؟» گفتم: «نه!» گفت: «آقای لطف الله صافی را انتخاب كردند.» بله، ایشان می‏گفتند [که] آنجا من گفتم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿ٱلۡحَمۡدُ لِلَّهِ ٱلَّذِيٓ أَذۡهَبَ عَنَّا ٱلۡحَزَنَ إِنَّ رَبَّنَا لَغَفُور شَكُورٌ ٱلَّذِيٓ أَحَلَّنَا دَارَ ٱلۡمُقَامَةِ مِن فَضۡلِهِۦ لَا يَمَسُّنَا فِيهَا نَصَب وَلَا يَمَسُّنَا فِيهَا لُغُوب﴾</w:t>
+        <w:t xml:space="preserve">﴿ٱلۡحَمۡدُ لِلَّهِ ٱلَّذِيٓ أَذۡهَبَ عَنَّا ٱلۡحَزَنَ إِنَّ رَبَّنَا لَغَفُور شَكُورٌ ٱلَّذِيٓ أَحَلَّنَا دَارَ ٱلۡمُقَامَةِ مِن فَضۡلِهِۦ لَا يمَسُّنَا فِيهَا نَصَب وَلَا يمَسُّنَا فِيهَا لُغُوب﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این همان است؛ اين همان مَن‏بِه‏الکفایه است. این عبارت همان است. خیلی عجیب است. حافظ وقتی که مي‏گويد:</w:t>
+        <w:t xml:space="preserve">این همان است؛ این همان مَن‏بِه‏الکفایه است. این عبارت همان است. خیلی عجیب است. حافظ وقتی که می‏گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="She'rMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">من که ملول گشتمي از نفس فرشتگان  ***  قال و مَقال عالمی مي‌كشم از براي تو</w:t>
+        <w:t xml:space="preserve">من که ملول گشتمی از نفس فرشتگان  ***  قال و مَقال عالمی می‌كشم از برای تو</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">او هم همين را دارد مي‏گويد؛ همه در يك خط [قرار دارند]؛ همه يك ادراك را کرده‌اند؛ همه برايشان يك فهم حاصل شده.</w:t>
+        <w:t xml:space="preserve">او هم همین را دارد می‏گوید؛ همه در یك خط [قرار دارند]؛ همه یك ادراك را کرده‌اند؛ همه برایشان یك فهم حاصل شده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرزِ باریک میان حجت شرعی و توهم تکلیف</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نه‌اينكه بخواهند از مسئولیت فرار کنند؛ از مسئوليّت فرار کردن هنر نيست. [اینکه] آدم به او مسئوليّت بدهد و طرف كنار بکشد و بنشیند همه را بیربیر نگاه كند و بگوید: «ها! من جاخالی دادم!» اين هنر نيست؛ این ضعف است! [این] يك نوع اظهار ضعف است. نه! [منظور] این است که انسان بر خودش مسئوليّت كاذب ايجاد بكند؛ تكليف كاذب ايجاد بكند. مسئولیت کاذب؛ یعنی مسئوليّتي كه خدا به [عهده] او نگذاشته و این [شخص] تصوّر بكند كه مسئول است. تصوّر بکند [و] برای خودش [این تکلیف کاذب را] بگذارد. [مگر] نمی‌گویند؟! می‏گويند: «ما ديديم بار زمين مي‏ماند آمدیم برداشتيم!» از كجا دیدید زمين می‏ماند؟! چه کسی به توگفت؟! به تو وحي شد؟! جبرئیل پر زد آمد به تو گفت كه این بار را بردار وإلّا زمین می‏ماند، آفتاب می‏خورد، خیس می‌شود و می‏پوسد؟! هان؟! یا [می‌گویند:] «اگر ما این مرجعیت را قبول نمی‏کردیم، مردم می‌رفتند...!» اصلاً به توچه ربطی دارد؟! بگذار بروند. مردم نماز و روزه‌شان را كه منتظر تو نبودند! منتظر تو نبودند که بخوانند! تو از كجا این را درك كردي؟! آدم بايد در دركش مستند و حجّت داشته باشد. درکی که می‏کند حجّت داشته باشد. [می‌گوید:] «من خيال كردم!» خب شاید خیال شما بیخود بوده! [اگر] از حجّت شرعي به اين مطلب رسيدي، بسيار خوب؛ اشكال ندارد. حجّت شرعي هم چیست؟ يا قطع است يا انكشاف از باطن است. يكي از اين دو تا است دیگر. انسان [باید] قطع پيدا كند به این که الآن تکلیف به [عهدۀ] اوست و به او تعلّق گرفته. يا از راه باطن كه آن هم حجّت است. حضرت پيغام می‏دادند یا در حالی برای او منکشف می‌کردند كه باز انكشاف حضرتِ در حال هم [باید] مستند شرعي داشته باشد؛ چون ممكن است شيطان تمثّل کند! شیطان! این‌همه افراد [هستند که شیطان برای آنها تمثّل کرده است]؛ الآن بنده خودم افرادی را می‌شناسم (همين الآن اطلاع دارم) كه طبق دستور حضرت، دارند عمل حرام انجام مي‏دهند! طبق دستور! می‏گوید: «من دستور دارم!» عمل حرام است دیگر! آن حرامی که دیگر حرام رسالۀ عمليّه‏اي [است]! دیگر از این واضح‏تر؟! خب اين حضرت است يا شيطان است [که از آن دستور می‌گیرد]؟! شيطان است [که] تمثّل می‏كند. اين جا بايد مایز باشد، فارق باشد و بتواند تشخیص بدهد.</w:t>
+        <w:t xml:space="preserve"> نه‌اینكه بخواهند از مسئولیت فرار کنند؛ از مسئولیت فرار کردن هنر نیست. [اینکه] آدم به او مسئولیت بدهد و طرف كنار بکشد و بنشیند همه را بیربیر نگاه كند و بگوید: «ها! من جاخالی دادم!» این هنر نیست؛ این ضعف است! [این] یك نوع اظهار ضعف است. نه! [منظور] این است که انسان بر خودش مسئولیت كاذب ایجاد بكند؛ تكلیف كاذب ایجاد بكند. مسئولیت کاذب؛ یعنی مسئولیتی كه خدا به [عهده] او نگذاشته و این [شخص] تصوّر بكند كه مسئول است. تصوّر بکند [و] برای خودش [این تکلیف کاذب را] بگذارد. [مگر] نمی‌گویند؟! می‏گویند: «ما دیدیم بار زمین می‏ماند آمدیم برداشتیم!» از كجا دیدید زمین می‏ماند؟! چه کسی به توگفت؟! به تو وحی شد؟! جبرئیل پر زد آمد به تو گفت كه این بار را بردار وإلّا زمین می‏ماند، آفتاب می‏خورد، خیس می‌شود و می‏پوسد؟! هان؟! یا [می‌گویند:] «اگر ما این مرجعیت را قبول نمی‏کردیم، مردم می‌رفتند...!» اصلاً به توچه ربطی دارد؟! بگذار بروند. مردم نماز و روزه‌شان را كه منتظر تو نبودند! منتظر تو نبودند که بخوانند! تو از كجا این را درك كردی؟! آدم باید در دركش مستند و حجّت داشته باشد. درکی که می‏کند حجّت داشته باشد. [می‌گوید:] «من خیال كردم!» خب شاید خیال شما بیخود بوده! [اگر] از حجّت شرعی به این مطلب رسیدی، بسیار خوب؛ اشكال ندارد. حجّت شرعی هم چیست؟ یا قطع است یا انكشاف از باطن است. یكی از این دو تا است دیگر. انسان [باید] قطع پیدا كند به این که الآن تکلیف به [عهدۀ] اوست و به او تعلّق گرفته. یا از راه باطن كه آن هم حجّت است. حضرت پیغام می‏دادند یا در حالی برای او منکشف می‌کردند كه باز انكشاف حضرتِ در حال هم [باید] مستند شرعی داشته باشد؛ چون ممكن است شیطان تمثّل کند! شیطان! این‌همه افراد [هستند که شیطان برای آنها تمثّل کرده است]؛ الآن بنده خودم افرادی را می‌شناسم (همین الآن اطلاع دارم) كه طبق دستور حضرت، دارند عمل حرام انجام می‏دهند! طبق دستور! می‏گوید: «من دستور دارم!» عمل حرام است دیگر! آن حرامی که دیگر حرام رسالۀ عملیه‏ای [است]! دیگر از این واضح‏تر؟! خب این حضرت است یا شیطان است [که از آن دستور می‌گیرد]؟! شیطان است [که] تمثّل می‏كند. این جا باید مایز باشد، فارق باشد و بتواند تشخیص بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اين صورتِ منكشفه، صورت شيطاني است! صورت رحماني نيست. خب ما مسئله را فرض بر این می‏گذاریم [که] صورت، صورت رحماني بوده و حضرت اين مسئله را گفته‌اند؛ بسیار خوب، تمام شد؛ خود ایشان هم پشتش را دارد؛ [یعنی] اگر او گفته، پشتش را هم دارد. وإلّا [اینکه بگوییم:] «من خيال مي كنم و به نظرم رسيده است!» [باید گفت:] ما چه کسی هستیم که خیال کنیم و به نظرمان برسد؟! و فلان بکند؟! اگر به نظر شما برسد، الآن چطور به نظر شما نرسیده که بلند شوید برويد كار كنيد؟! این فقرایی که دور نیروگاه و بالا و [پایین آن] زندگی می‌کنند، برويد صبح تا شب كار كنيد، بعد بلند شوید پولتان را بروید به اینها بدهيد. ها! چطور اینجا اين به نظرتان نمي‏رسد؟! ها؟! چون زحمت دارد؟! صبح تا شب آدم [کار بکند] خیلی زحمت دارد؟! زور می‏برد ها؟! [فقط] بعضي‏ها پيدا مي‏شوند مثل [حضرت] علي [علیه‌السلام] صبح تا شب کار می‏کند و بیل می‏زند و چاه می‏كند و قنات راه می‏اندازد و بعد هم وقف فقرا می‏كند! خب اینها از مُستَثنیات هستند. آدم صبح تا شب كار كند و بعد بگوید: «حالا بلند شو برو بده به آنها!» خیلی زور می‏برد.</w:t>
+        <w:t xml:space="preserve"> این صورتِ منكشفه، صورت شیطانی است! صورت رحمانی نیست. خب ما مسئله را فرض بر این می‏گذاریم [که] صورت، صورت رحمانی بوده و حضرت این مسئله را گفته‌اند؛ بسیار خوب، تمام شد؛ خود ایشان هم پشتش را دارد؛ [یعنی] اگر او گفته، پشتش را هم دارد. وإلّا [اینکه بگوییم:] «من خیال می كنم و به نظرم رسیده است!» [باید گفت:] ما چه کسی هستیم که خیال کنیم و به نظرمان برسد؟! و فلان بکند؟! اگر به نظر شما برسد، الآن چطور به نظر شما نرسیده که بلند شوید بروید كار كنید؟! این فقرایی که دور نیروگاه و بالا و [پایین آن] زندگی می‌کنند، بروید صبح تا شب كار كنید، بعد بلند شوید پولتان را بروید به اینها بدهید. ها! چطور اینجا این به نظرتان نمی‏رسد؟! ها؟! چون زحمت دارد؟! صبح تا شب آدم [کار بکند] خیلی زحمت دارد؟! زور می‏برد ها؟! [فقط] بعضی‏ها پیدا می‏شوند مثل [حضرت] علی [علیه‌السلام] صبح تا شب کار می‏کند و بیل می‏زند و چاه می‏كند و قنات راه می‏اندازد و بعد هم وقف فقرا می‏كند! خب اینها از مُستَثنیات هستند. آدم صبح تا شب كار كند و بعد بگوید: «حالا بلند شو برو بده به آنها!» خیلی زور می‏برد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ولی نمی‏دانم این مرجعیت چطور است که کار نکرده «به ذهنم می‏رسد»، کار نکرده مرجعیت و ولایت [را می‌پذیرند]؟! ولایت هم مسئله‏اش همین‏طور است دیگر. [می‌گویند:] «اگر ولايت را قبول نكنيم، خلافت [را قبول نکنیم،] سلوك همه عقب مي‏افتد! بار همه روی زمین می‏ماند، ذكرها همه باطل مي‏شود، حال‏ها همه از بين مي‏رود!» ها! چطور بيل زدن اين حرف‌ها را ندارد؟! يا اينكه فرض کنید یک فرش خانه‏ات را بردار ببر بده به فلان جا! فلانی فقیر است دیگر، بلند شو برو بده! دو دانگ خانه‏ات را برو بده دیگر! بفروش؛ طوری نیست. [چرا] اين چيزها به فكر آدم نمي‏آيد؟! بار زمين نمي‏ماند. قضیه این است.</w:t>
+        <w:t xml:space="preserve">ولی نمی‏دانم این مرجعیت چطور است که کار نکرده «به ذهنم می‏رسد»، کار نکرده مرجعیت و ولایت [را می‌پذیرند]؟! ولایت هم مسئله‏اش همین‏طور است دیگر. [می‌گویند:] «اگر ولایت را قبول نكنیم، خلافت [را قبول نکنیم،] سلوك همه عقب می‏افتد! بار همه روی زمین می‏ماند، ذكرها همه باطل می‏شود، حال‏ها همه از بین می‏رود!» ها! چطور بیل زدن این حرف‌ها را ندارد؟! یا اینكه فرض کنید یک فرش خانه‏ات را بردار ببر بده به فلان جا! فلانی فقیر است دیگر، بلند شو برو بده! دو دانگ خانه‏ات را برو بده دیگر! بفروش؛ طوری نیست. [چرا] این چیزها به فكر آدم نمی‏آید؟! بار زمین نمی‏ماند. قضیه این است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرار از مرجعیت در سیرۀ علمای ربانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اينجاست كه [از امام صادق علیه‌السلام] روايت‏ شده: «</w:t>
+        <w:t xml:space="preserve">اینجاست كه [از امام صادق علیه‌السلام] روایت‏ شده: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فِرَّ مِنَ الفُتییٰ فرارَکَ مِنَ الأسَد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ”[از فتوا فرار کن مثل اینکه از شیر فرار می‌کنی!]“» اينها همان کسانی هستند كه مطلب امام صادق عليه‌السلام را فهميدند. ما نفهميدیم؛ يك چیزی برداشت [کردیم! البته] اگر هم تا حدودي برداشت [کرده باشیم،] آن برداشت ما هم از همین حرف‏های اينهاست نه آنهايي كه مطرح است؛ همين چند نفري كه اینها به مطلب رسيده‌اند. اين [فرد] «</w:t>
+        <w:t xml:space="preserve"> ”[از فتوا فرار کن مثل اینکه از شیر فرار می‌کنی!]“» اینها همان کسانی هستند كه مطلب امام صادق علیه‌السلام را فهمیدند. ما نفهمیدیم؛ یك چیزی برداشت [کردیم! البته] اگر هم تا حدودی برداشت [کرده باشیم،] آن برداشت ما هم از همین حرف‏های اینهاست نه آنهایی كه مطرح است؛ همین چند نفری كه اینها به مطلب رسیده‌اند. این [فرد] «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فِرَّ مِنَ الفُتییٰ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">» را مي‏فهمد؛ حافظ مي‏فهمد، آقا سید احمد كربلايي مي‏فهمد، [حضرت آیةالله] قاضي مي‏فهمد؛ اینها كلام امام صادق را درك كرده‌اند. و اينها مي‏دانند [که اگر این مسؤلیت را بپذیرند،] از كيسۀ آدم چه مي‏رود و چه خسارتي متوجّه مي‏شود ‍[که حضرت می‌فرمایند]: «</w:t>
+        <w:t xml:space="preserve">» را می‏فهمد؛ حافظ می‏فهمد، آقا سید احمد كربلایی می‏فهمد، [حضرت آیةالله] قاضی می‏فهمد؛ اینها كلام امام صادق را درك كرده‌اند. و اینها می‏دانند [که اگر این مسؤلیت را بپذیرند،] از كیسۀ آدم چه می‏رود و چه خسارتی متوجّه می‏شود ‍[که حضرت می‌فرمایند]: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل‌اینکه از اسد فرار کنی!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">» حضرت نمي‏گويند كه: «از فُتیيٰ كناره بگير [و] فتوي نده!» حضرت مي‌گويد: «مثل‌اینكه از شیر فرار [می‌کنی، از فتوی فرار کن!]» یعنی اگر صريح‏تر، بليغ‏تر و رساتر از اين مثالی بود، حضرت آن را مي‏گفت دیگر. [می‌گوید:] «از شير چطور فرار مي‏كني؟ [از فتوی همانگونه فرار کن!]» یک پنجه می‏اندازد بالا و پایینت را یکی می‏کند! این [شیر] که دیگر شوخی ندارد. [می‌گوید:] «اين‌طوري فرار كن.» خدا آقا میرزا تقی شیرازی را رحمت کند؛ آدم با صفا و از هوی گذشته‏ای بود. او هم می‏دانست مردم را به چه کسی حواله بدهد. مرحوم آقا در اول </w:t>
+        <w:t xml:space="preserve">» حضرت نمی‏گویند كه: «از فُتییٰ كناره بگیر [و] فتوی نده!» حضرت می‌گوید: «مثل‌اینكه از شیر فرار [می‌کنی، از فتوی فرار کن!]» یعنی اگر صریح‏تر، بلیغ‏تر و رساتر از این مثالی بود، حضرت آن را می‏گفت دیگر. [می‌گوید:] «از شیر چطور فرار می‏كنی؟ [از فتوی همانگونه فرار کن!]» یک پنجه می‏اندازد بالا و پایینت را یکی می‏کند! این [شیر] که دیگر شوخی ندارد. [می‌گوید:] «این‌طوری فرار كن.» خدا آقا میرزا تقی شیرازی را رحمت کند؛ آدم با صفا و از هوی گذشته‏ای بود. او هم می‏دانست مردم را به چه کسی حواله بدهد. مرحوم آقا در اول </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">توحید علمی و عینی</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> دارند. وقتي سيد احمد، كلام آقا ميرزاي ‏تقي ‏شيرازي [را مي‏شنود] به هم مي‏ريزد! آنچنان كه اصلاً نمي‏تواند صحبت كند! وقتي که اين قضيّه را آقا سید... داشت برای مرحوم آقا [علامه طهرانی] تعريف مي‏كرد، من [آنجا] بودم. می‏گفتند: «وقتی که مي‏خواست براي آقا سید ابوالقاسم‏خوانساري بگويد، نمي‏دانست از كجا شروع كند! که این وقتي که آقا سيد ابوالقاسم ديد وضع ايشان این طور است، بلند شد رفت یک قلياني چاق كرد و برداشت چايي آورد و گفت: ”آقا، این چه هست [که شما را تا این حد ناراحت کرده؟!] چه قضیۀ اتفاقی افتاده؟“ نمي‏توانست حرفش را بزند! این قدر به هم ريخته بود و وضعش [بد] بود! [می‌گفت:] ”آقا دارد افراد را به من مراجعه مي‏کند! چنین حقّ‏هایی را از كجا برداشته آورده؟! فلان کرده!“» ببینید! تا فهميد، مسئله [را] قطع كرد؛ قطعش كرد [تا] جلو نيايد و صدايش در نيايد؛ مبادا فردا دوباره به یکی ديگر بگويد؛ مبادا پس فردا دوباره برود به یکی دیگر بگوید؛ صاف قطعش کرد؛ آن هم با اين حدّت كه: «فردا با جدّ من طرف هستي! حواست باشد!» آن هم خب، آقا ميرزا تقي هم می‏دانست دیگر بابا؛ [اینکه] این بيخود نمي‏گويد؛ یک چیزی هست که می‏گوید. [لذا] ترسید! ایشان هم جا زد خلاصه. حالا چه کسی؟ آقا ميرزا تقي! كه اصلاً یک ناخنش دیگر پيدا نخواهد شد! آنها. ناخنش [دیگر] پيدا نخواهد شد.</w:t>
+        <w:t xml:space="preserve"> دارند. وقتی سید احمد، كلام آقا میرزای ‏تقی ‏شیرازی [را می‏شنود] به هم می‏ریزد! آنچنان كه اصلاً نمی‏تواند صحبت كند! وقتی که این قضیه را آقا سید... داشت برای مرحوم آقا [علامه طهرانی] تعریف می‏كرد، من [آنجا] بودم. می‏گفتند: «وقتی که می‏خواست برای آقا سید ابوالقاسم‏خوانساری بگوید، نمی‏دانست از كجا شروع كند! که این وقتی که آقا سید ابوالقاسم دید وضع ایشان این طور است، بلند شد رفت یک قلیانی چاق كرد و برداشت چایی آورد و گفت: ”آقا، این چه هست [که شما را تا این حد ناراحت کرده؟!] چه قضیۀ اتفاقی افتاده؟“ نمی‏توانست حرفش را بزند! این قدر به هم ریخته بود و وضعش [بد] بود! [می‌گفت:] ”آقا دارد افراد را به من مراجعه می‏کند! چنین حقّ‏هایی را از كجا برداشته آورده؟! فلان کرده!“» ببینید! تا فهمید، مسئله [را] قطع كرد؛ قطعش كرد [تا] جلو نیاید و صدایش در نیاید؛ مبادا فردا دوباره به یکی دیگر بگوید؛ مبادا پس فردا دوباره برود به یکی دیگر بگوید؛ صاف قطعش کرد؛ آن هم با این حدّت كه: «فردا با جدّ من طرف هستی! حواست باشد!» آن هم خب، آقا میرزا تقی هم می‏دانست دیگر بابا؛ [اینکه] این بیخود نمی‏گوید؛ یک چیزی هست که می‏گوید. [لذا] ترسید! ایشان هم جا زد خلاصه. حالا چه کسی؟ آقا میرزا تقی! كه اصلاً یک ناخنش دیگر پیدا نخواهد شد! آنها. ناخنش [دیگر] پیدا نخواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفاوت سیرۀ عملی بزرگانی چون مرحوم قاضی با سایر افراد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالا نگاه مي‏كني تكالُب</w:t>
+        <w:t xml:space="preserve">حالا نگاه می‏كنی تكالُب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بر دنياست آقا! اين حرف‌ها شده تكالُب بر متاع، [تكالُب] بر جیفه! من این مطالبی که می‏گویم، از خود نمي‏گويم ها! تعبيراتي است که از بزرگان شنیدم، دارم به شما مي‏گويم؛ یعنی تبديل به جيفه شده است. از كجا به كجا [رسیدیم]! لذاست [که] مي‏گويم [اگر] بگوییم «بين مشرق و مغرب»، اصلاً تعبير نارسايي است. «بين زمین و آسمان» [تعبیر نارسایی است]. [بلکه] اصلاً فرق بين مردار و حيّ [است]. بگوییم فرق این [است؛ یعنی] بین مردار متعفّن و موجود حيّ زنده.</w:t>
+        <w:t xml:space="preserve"> بر دنیاست آقا! این حرف‌ها شده تكالُب بر متاع، [تكالُب] بر جیفه! من این مطالبی که می‏گویم، از خود نمی‏گویم ها! تعبیراتی است که از بزرگان شنیدم، دارم به شما می‏گویم؛ یعنی تبدیل به جیفه شده است. از كجا به كجا [رسیدیم]! لذاست [که] می‏گویم [اگر] بگوییم «بین مشرق و مغرب»، اصلاً تعبیر نارسایی است. «بین زمین و آسمان» [تعبیر نارسایی است]. [بلکه] اصلاً فرق بین مردار و حی [است]. بگوییم فرق این [است؛ یعنی] بین مردار متعفّن و موجود حی زنده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اينها چيزهايي است كه [بزرگان] اینها را براي ما نوشته‏اند. وإلّا قبلي‏ها خب انجام دادند و رفتند دیگر! قبلی‏ها خب كار خودشان را كردند. لذا مرحوم آقا هم نوشته‏اند كه اينها براي ما عبرت است و ما بايد بدانيم؛ وضعیت را بدانیم. آن‌وقت ما بايد ببینیم كه در همين مجامع علمی و حوزه‏هاي علمي که افراد آنچناني بودند، افرادي هم سر و پا افتاده مثل مرحوم قاضي، مثل شاگردانش و علامه طباطبایي‏ها، مثل آقا شيخ‏ محمّد تقی‏ آملي‏ها، مثل بزرگاني [چون] آقا سید حسن مسقطی‏ها و آقا سید احمد کشمیری‏ها [هم بودند]. اینها سرشان را پايين مي‏انداختند و مي‏آمدند و مي‏رفتند. كار خودشان را هم در همين اوضاع و احوال مي‏كردند. به کسی هم کاری نداشتند. همین مرحوم قاضي مگر درس خارج نداشت؟! درس خارج فقه داشت. آدمي نبودند كه بروند بنشينند كنار و فقط نگاه كنند، نه! درس خارج داشت. صاف می‏گفت: «هر كه هم مي‏آيد، بیاید بسم اللّه!» اين‌طوري نبودند كه راه ندهند و در را ببندند و قضيّه يواشكي و فلان [بوده] باشد. [نکته اینجاست که] كسي نمي‏آمد، خب به جهنم! نياید! [مرحوم قاضی] مي‏آمد و آن فقهي را كه امام صادق علیه‌السلام در مدينه درس می‏داد، در نجف مي‏گفت؛ آن فقه را می‏آمد می‏گفت. آن فقهي را كه امام صادق و امام باقر مي‏گفت را می‏آمد برای چه کسی [می‌گفت]؟ براي چند نفري كه در آن جا بودند. مي‏گفتند [که] آقا فقه می‏خواهیم بشنویم حالا این [فقه.] اين روش ايشان [بود] و آن را هم ما از پاي منقل نياورده‌ايم! پدرمان درآمده! از بقیه هم بیشتر كار كرديم و یک جاهای دیگر هم اطلاع پیدا کردیم بسیار خوب؛ حالا نتيجه‏اش اين چيزها و اين كيفيّت و این مسئله است. و بعد همان‌ها منتقل مي‏شود به علاّمه طباطبايي‌ها و همان‌ها منتقل مي‏شود به مرحوم آقا و اینها. لذا ما احساس مي‏كنيم كه آنجا یک خبرهايي دیگر است؛ وإلا بقیۀ جاها را آدم نگاه می‏کند واقعاً [تعجب می‌کند].</w:t>
+        <w:t xml:space="preserve">اینها چیزهایی است كه [بزرگان] اینها را برای ما نوشته‏اند. وإلّا قبلی‏ها خب انجام دادند و رفتند دیگر! قبلی‏ها خب كار خودشان را كردند. لذا مرحوم آقا هم نوشته‏اند كه اینها برای ما عبرت است و ما باید بدانیم؛ وضعیت را بدانیم. آن‌وقت ما باید ببینیم كه در همین مجامع علمی و حوزه‏های علمی که افراد آنچنانی بودند، افرادی هم سر و پا افتاده مثل مرحوم قاضی، مثل شاگردانش و علامه طباطبایی‏ها، مثل آقا شیخ‏ محمّد تقی‏ آملی‏ها، مثل بزرگانی [چون] آقا سید حسن مسقطی‏ها و آقا سید احمد کشمیری‏ها [هم بودند]. اینها سرشان را پایین می‏انداختند و می‏آمدند و می‏رفتند. كار خودشان را هم در همین اوضاع و احوال می‏كردند. به کسی هم کاری نداشتند. همین مرحوم قاضی مگر درس خارج نداشت؟! درس خارج فقه داشت. آدمی نبودند كه بروند بنشینند كنار و فقط نگاه كنند، نه! درس خارج داشت. صاف می‏گفت: «هر كه هم می‏آید، بیاید بسم اللّه!» این‌طوری نبودند كه راه ندهند و در را ببندند و قضیه یواشكی و فلان [بوده] باشد. [نکته اینجاست که] كسی نمی‏آمد، خب به جهنم! نیاید! [مرحوم قاضی] می‏آمد و آن فقهی را كه امام صادق علیه‌السلام در مدینه درس می‏داد، در نجف می‏گفت؛ آن فقه را می‏آمد می‏گفت. آن فقهی را كه امام صادق و امام باقر می‏گفت را می‏آمد برای چه کسی [می‌گفت]؟ برای چند نفری كه در آن جا بودند. می‏گفتند [که] آقا فقه می‏خواهیم بشنویم حالا این [فقه.] این روش ایشان [بود] و آن را هم ما از پای منقل نیاورده‌ایم! پدرمان درآمده! از بقیه هم بیشتر كار كردیم و یک جاهای دیگر هم اطلاع پیدا کردیم بسیار خوب؛ حالا نتیجه‏اش این چیزها و این كیفیت و این مسئله است. و بعد همان‌ها منتقل می‏شود به علاّمه طباطبایی‌ها و همان‌ها منتقل می‏شود به مرحوم آقا و اینها. لذا ما احساس می‏كنیم كه آنجا یک خبرهایی دیگر است؛ وإلا بقیۀ جاها را آدم نگاه می‏کند واقعاً [تعجب می‌کند].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تأسف از رویکرد ناپسند مواجهه با مخالف در جوامع علمی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">من اصلاً نمی‏دانم چه‌جوری شدم؛ اصلاً نمی‏توانم [تحمل کنم]. حالم یک جوری می‏شود. چندي پيش بود یک بنده خدايي براي من یک چیزی آورد؛ صحبت بعضي‏ها را آورد. از آن اول كه نگاه كرديم، [دیدیم] اُه اُه اُه! چه بساطی است! چه طرز صحبت كردن است! تعجب کردم. خيلي تفاوت بود.</w:t>
+        <w:t xml:space="preserve">من اصلاً نمی‏دانم چه‌جوری شدم؛ اصلاً نمی‏توانم [تحمل کنم]. حالم یک جوری می‏شود. چندی پیش بود یک بنده خدایی برای من یک چیزی آورد؛ صحبت بعضی‏ها را آورد. از آن اول كه نگاه كردیم، [دیدیم] اُه اُه اُه! چه بساطی است! چه طرز صحبت كردن است! تعجب کردم. خیلی تفاوت بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">[...] نتيجۀ اينها همین مسائل است. همین حرف‌هاست. نگاه كنيد ببينيد [با] همين صدرالمتألهين [چگونه برخورد می‌کردند!] این واقعاً چقدر روش ناپسند و زشتي باید باشد كه يك حكيم بايد بلند شود از قم به كهك برود و به‌خاطر حرف و نقل و تكفير و سّب و اين چيزها [با ایشان این‌گونه برخورد شود]. خب بابا، بنشینید حرف بزنيد! بنشینید با او بحث كنيد! خب این که دیگر... خیلی واقعاً طریقه، طريقۀ زشتي تا به‌حال همین‌طور بوده، و هست ها! و اين مسئله همين‌طور هست؛ نه تنها در اينجا، [بلکه] در هر جایی اين قضيّه هست. نه تنها فقط در این حوزه و این چیزها [در همۀ جاها همین‌طور است]. این چیزهایی هم که ما می‏دیدیم. [مثلاً وقتی] طرف يك عقيده‏اي برخلاف عقيدۀ انسان دارد، دليلي ندارد به او سلام نكنند. برای چه [سلام نکنند]؟! اعتنا نكنند؟! اخم كنند؟! فلان؟! واقعاً خيلي جاي تأسف است كه كارهايي كه مردم عادي نمي كنند، ما داریم انجام مي‌دهيم.</w:t>
+        <w:t xml:space="preserve">[...] نتیجۀ اینها همین مسائل است. همین حرف‌هاست. نگاه كنید ببینید [با] همین صدرالمتألهین [چگونه برخورد می‌کردند!] این واقعاً چقدر روش ناپسند و زشتی باید باشد كه یك حكیم باید بلند شود از قم به كهك برود و به‌خاطر حرف و نقل و تكفیر و سّب و این چیزها [با ایشان این‌گونه برخورد شود]. خب بابا، بنشینید حرف بزنید! بنشینید با او بحث كنید! خب این که دیگر... خیلی واقعاً طریقه، طریقۀ زشتی تا به‌حال همین‌طور بوده، و هست ها! و این مسئله همین‌طور هست؛ نه تنها در اینجا، [بلکه] در هر جایی این قضیه هست. نه تنها فقط در این حوزه و این چیزها [در همۀ جاها همین‌طور است]. این چیزهایی هم که ما می‏دیدیم. [مثلاً وقتی] طرف یك عقیده‏ای برخلاف عقیدۀ انسان دارد، دلیلی ندارد به او سلام نكنند. برای چه [سلام نکنند]؟! اعتنا نكنند؟! اخم كنند؟! فلان؟! واقعاً خیلی جای تأسف است كه كارهایی كه مردم عادی نمی كنند، ما داریم انجام می‌دهیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علیٰ محمّدٍ و آلِ محمّد</w:t>
       </w:r>
@@ -992,61 +992,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="48" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>